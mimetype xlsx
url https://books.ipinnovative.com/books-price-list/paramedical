--- v11 (2026-09-01)
+++ v12 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Paramedical BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -558,50 +558,53 @@
     <t>Nurses’ Manual of Paediatric Cardiac Intensive Care</t>
   </si>
   <si>
     <t>978-93-88022-37-8</t>
   </si>
   <si>
     <t>Dr. Ramkinkar Shastri, MD</t>
   </si>
   <si>
     <t>Nursing, Nursing Education</t>
   </si>
   <si>
     <t>23x15x0.4</t>
   </si>
   <si>
     <t>Nutrition for Optometry Students: A Competency-Based Approach</t>
   </si>
   <si>
     <t>978-93-7979-032-3</t>
   </si>
   <si>
     <t>Dr. Rajib Mandal, Dr. Shweta Sharma, Dr. Rahul Debnath, Mr. Shamit Pal</t>
   </si>
   <si>
     <t>Optometry</t>
+  </si>
+  <si>
+    <t>24.5x18.5x1.5</t>
   </si>
   <si>
     <t>Orthopaedic Radiological Imaging with Radiation Biology and Protection</t>
   </si>
   <si>
     <t>978-93-7979-179-5</t>
   </si>
   <si>
     <t>Dr. Anurag Luharia, Dr. Sundeep Shrivastava, Dr. Gaurav Mishra, Dr. Prasanth Rajaram</t>
   </si>
   <si>
     <t>25x18.5x1.6</t>
   </si>
   <si>
     <t>PG-CUET Fundamentals of Life Sciences</t>
   </si>
   <si>
     <t>978-93-91208-08-0</t>
   </si>
   <si>
     <t>Biology, Life Sciences, Microbiology</t>
   </si>
   <si>
     <t>Pharmacology Log Book-cum-Practical Manual</t>
   </si>
@@ -3306,1247 +3309,1251 @@
       </c>
       <c r="D42" s="5" t="s">
         <v>180</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="9">
         <v>2026</v>
       </c>
       <c r="G42" s="9">
         <v>277</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I42" s="9">
         <v>950.0</v>
       </c>
       <c r="J42" s="9">
         <v>50</v>
       </c>
       <c r="K42" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="L42" s="9"/>
+      <c r="L42" s="9">
+        <v>500</v>
+      </c>
       <c r="M42" s="10" t="s">
         <v>179</v>
       </c>
       <c r="N42" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O42" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P42" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="Q42" s="9"/>
+      <c r="Q42" s="9" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="9">
         <v>2026</v>
       </c>
       <c r="G43" s="9">
         <v>299</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="9">
         <v>1200.0</v>
       </c>
       <c r="J43" s="9">
         <v>50</v>
       </c>
       <c r="K43" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L43" s="9">
         <v>540</v>
       </c>
       <c r="M43" s="10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="N43" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O43" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P43" s="5" t="s">
         <v>59</v>
       </c>
       <c r="Q43" s="9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="9">
         <v>2022</v>
       </c>
       <c r="G44" s="9">
         <v>424</v>
       </c>
       <c r="H44" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="9">
         <v>995.0</v>
       </c>
       <c r="J44" s="9">
         <v>40</v>
       </c>
       <c r="K44" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L44" s="9">
         <v>930</v>
       </c>
       <c r="M44" s="10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="N44" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O44" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P44" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q44" s="9" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="9">
         <v>2023</v>
       </c>
       <c r="G45" s="9">
         <v>194</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="9">
         <v>495.0</v>
       </c>
       <c r="J45" s="9">
         <v>25</v>
       </c>
       <c r="K45" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L45" s="9">
         <v>485</v>
       </c>
       <c r="M45" s="10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N45" s="9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="O45" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P45" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="Q45" s="9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="9">
         <v>2025</v>
       </c>
       <c r="G46" s="9">
         <v>502</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I46" s="9">
         <v>1295.0</v>
       </c>
       <c r="J46" s="9">
         <v>50</v>
       </c>
       <c r="K46" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L46" s="9">
         <v>860</v>
       </c>
       <c r="M46" s="10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N46" s="9" t="s">
         <v>72</v>
       </c>
       <c r="O46" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P46" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="Q46" s="9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="9">
         <v>2024</v>
       </c>
       <c r="G47" s="9">
         <v>123</v>
       </c>
       <c r="H47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="9">
         <v>375.0</v>
       </c>
       <c r="J47" s="9">
         <v>20</v>
       </c>
       <c r="K47" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L47" s="9">
         <v>200</v>
       </c>
       <c r="M47" s="10" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="N47" s="9" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O47" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P47" s="5" t="s">
         <v>99</v>
       </c>
       <c r="Q47" s="9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="9">
         <v>2020</v>
       </c>
       <c r="G48" s="9">
         <v>138</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I48" s="9">
         <v>350.0</v>
       </c>
       <c r="J48" s="9">
         <v>20</v>
       </c>
       <c r="K48" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L48" s="9">
         <v>275</v>
       </c>
       <c r="M48" s="10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N48" s="9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="O48" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P48" s="5" t="s">
         <v>155</v>
       </c>
       <c r="Q48" s="9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F49" s="9">
         <v>2026</v>
       </c>
       <c r="G49" s="9">
         <v>200</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I49" s="9">
         <v>450.0</v>
       </c>
       <c r="J49" s="9">
         <v>40</v>
       </c>
       <c r="K49" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L49" s="9">
         <v>300</v>
       </c>
       <c r="M49" s="10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="N49" s="9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="O49" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P49" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="Q49" s="9" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="9">
         <v>2026</v>
       </c>
       <c r="G50" s="9">
         <v>87</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I50" s="9">
         <v>250.0</v>
       </c>
       <c r="J50" s="9">
         <v>15</v>
       </c>
       <c r="K50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L50" s="9">
         <v>150</v>
       </c>
       <c r="M50" s="10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="N50" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O50" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P50" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="Q50" s="9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="9">
         <v>2024</v>
       </c>
       <c r="G51" s="9">
         <v>155</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I51" s="9">
         <v>425.0</v>
       </c>
       <c r="J51" s="9">
         <v>25</v>
       </c>
       <c r="K51" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L51" s="9">
         <v>230</v>
       </c>
       <c r="M51" s="10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="N51" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O51" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P51" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="Q51" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="9">
         <v>2025</v>
       </c>
       <c r="G52" s="9">
         <v>187</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I52" s="9">
         <v>550.0</v>
       </c>
       <c r="J52" s="9">
         <v>30</v>
       </c>
       <c r="K52" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L52" s="9">
         <v>420</v>
       </c>
       <c r="M52" s="10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="N52" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O52" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P52" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="Q52" s="9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="9">
         <v>2021</v>
       </c>
       <c r="G53" s="9">
         <v>173</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I53" s="9">
         <v>475.0</v>
       </c>
       <c r="J53" s="9">
         <v>25</v>
       </c>
       <c r="K53" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L53" s="9">
         <v>290</v>
       </c>
       <c r="M53" s="10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="N53" s="9" t="s">
         <v>33</v>
       </c>
       <c r="O53" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P53" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="Q53" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="9">
         <v>2026</v>
       </c>
       <c r="G54" s="9">
         <v>208</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I54" s="9">
         <v>695.0</v>
       </c>
       <c r="J54" s="9">
         <v>35</v>
       </c>
       <c r="K54" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L54" s="9">
         <v>320</v>
       </c>
       <c r="M54" s="10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="N54" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O54" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P54" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="Q54" s="9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="9">
         <v>2022</v>
       </c>
       <c r="G55" s="9">
         <v>275</v>
       </c>
       <c r="H55" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I55" s="9">
         <v>950.0</v>
       </c>
       <c r="J55" s="9">
         <v>45</v>
       </c>
       <c r="K55" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L55" s="9">
         <v>470</v>
       </c>
       <c r="M55" s="10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N55" s="9" t="s">
         <v>98</v>
       </c>
       <c r="O55" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P55" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="Q55" s="9" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="9">
         <v>2024</v>
       </c>
       <c r="G56" s="9">
         <v>253</v>
       </c>
       <c r="H56" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I56" s="9">
         <v>525.0</v>
       </c>
       <c r="J56" s="9">
         <v>30</v>
       </c>
       <c r="K56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L56" s="9">
         <v>320</v>
       </c>
       <c r="M56" s="10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N56" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O56" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P56" s="5" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="9" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="9">
         <v>2020</v>
       </c>
       <c r="G57" s="9">
         <v>293</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I57" s="9">
         <v>1350.0</v>
       </c>
       <c r="J57" s="9">
         <v>60</v>
       </c>
       <c r="K57" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L57" s="9">
         <v>800</v>
       </c>
       <c r="M57" s="10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="N57" s="9" t="s">
         <v>33</v>
       </c>
       <c r="O57" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P57" s="5" t="s">
         <v>99</v>
       </c>
       <c r="Q57" s="9" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="9">
         <v>2023</v>
       </c>
       <c r="G58" s="9">
         <v>275</v>
       </c>
       <c r="H58" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I58" s="9">
         <v>950.0</v>
       </c>
       <c r="J58" s="9">
         <v>40</v>
       </c>
       <c r="K58" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L58" s="9">
         <v>450</v>
       </c>
       <c r="M58" s="10" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="N58" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O58" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P58" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="Q58" s="9" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="9">
         <v>2022</v>
       </c>
       <c r="G59" s="9">
         <v>89</v>
       </c>
       <c r="H59" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I59" s="9">
         <v>275.0</v>
       </c>
       <c r="J59" s="9">
         <v>15</v>
       </c>
       <c r="K59" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L59" s="9">
         <v>150</v>
       </c>
       <c r="M59" s="10" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N59" s="9" t="s">
         <v>33</v>
       </c>
       <c r="O59" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P59" s="5" t="s">
         <v>104</v>
       </c>
       <c r="Q59" s="9" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="9">
         <v>2024</v>
       </c>
       <c r="G60" s="9">
         <v>51</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I60" s="9">
         <v>195.0</v>
       </c>
       <c r="J60" s="9">
         <v>15</v>
       </c>
       <c r="K60" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L60" s="9">
         <v>100</v>
       </c>
       <c r="M60" s="10" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="N60" s="9" t="s">
         <v>72</v>
       </c>
       <c r="O60" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P60" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="Q60" s="9" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
       <c r="G61" s="13"/>
       <c r="H61" s="13"/>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="12" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12"/>
       <c r="F62" s="12"/>
       <c r="G62" s="12"/>
       <c r="H62" s="12"/>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="12" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="11" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B64" s="11"/>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="11" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
       <c r="F65" s="11"/>
       <c r="G65" s="11"/>
       <c r="H65" s="11"/>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="12" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B67" s="11"/>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11"/>
       <c r="F67" s="11"/>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="12" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="12" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B69" s="11"/>
       <c r="C69" s="11"/>
       <c r="D69" s="11"/>
       <c r="E69" s="11"/>
       <c r="F69" s="11"/>
       <c r="G69" s="11"/>
       <c r="H69" s="11"/>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="12" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
       <c r="F70" s="12"/>
       <c r="G70" s="12"/>
       <c r="H70" s="12"/>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="11" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B71" s="11"/>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11"/>
       <c r="F71" s="11"/>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" s="12" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B72" s="11"/>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11"/>
       <c r="F72" s="11"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="12" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B73" s="11"/>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="12" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
       <c r="F74" s="12"/>
       <c r="G74" s="12"/>
       <c r="H74" s="12"/>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B75" s="11"/>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11"/>
       <c r="F75" s="11"/>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="11" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B76" s="11"/>
       <c r="C76" s="11"/>
       <c r="D76" s="11"/>
       <c r="E76" s="11"/>
       <c r="F76" s="11"/>
       <c r="G76" s="11"/>
       <c r="H76" s="11"/>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" s="11" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B77" s="11"/>
       <c r="C77" s="11"/>
       <c r="D77" s="11"/>
       <c r="E77" s="11"/>
       <c r="F77" s="11"/>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="11" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B78" s="11"/>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="12" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B79" s="11"/>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="11"/>
       <c r="F79" s="11"/>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
     </row>
     <row r="80" spans="1:17">
       <c r="A80" s="12" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A62:H62"/>
     <mergeCell ref="A63:H63"/>
     <mergeCell ref="A64:H64"/>
     <mergeCell ref="A65:H65"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A67:H67"/>
     <mergeCell ref="A68:H68"/>
     <mergeCell ref="A69:H69"/>
     <mergeCell ref="A70:H70"/>