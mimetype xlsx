--- v0 (2026-09-20)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>NEP 2020 Pharmacy BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -149,71 +149,101 @@
   <si>
     <t>978-81-932450-3-3</t>
   </si>
   <si>
     <t>Dr. Bajarang Bali Lal Srivastava, Dr. Amarnath Mishra</t>
   </si>
   <si>
     <t>Textbook</t>
   </si>
   <si>
     <t>Analytical Chemistry, Chemistry</t>
   </si>
   <si>
     <t>25x18x0.75</t>
   </si>
   <si>
     <t>General Pharmacy (A Comprehensive Textbook)</t>
   </si>
   <si>
     <t>978-93-7979-014-9</t>
   </si>
   <si>
     <t>Dr. Rehan Uddin, Amandeep Singh Randhawa, Dr. Sagar Singh, Dr. Sushant Kumar</t>
   </si>
   <si>
+    <t>General Pharmacy, Pharmaceutics</t>
+  </si>
+  <si>
+    <t>24.5x18.5x1.1</t>
+  </si>
+  <si>
+    <t>General Pharmacy As Per PCI NEP 2020 Regulation</t>
+  </si>
+  <si>
+    <t>978-93-7979-048-4</t>
+  </si>
+  <si>
+    <t>Hakim Singh Rajput, Richa Shakya, Mariyam Khatoon, Shrashti Agarwal</t>
+  </si>
+  <si>
+    <t>22x15.5x1</t>
+  </si>
+  <si>
+    <t>General Pharmacy Practical Manual for B.Pharm First Semester</t>
+  </si>
+  <si>
+    <t>978-93-7979-010-1</t>
+  </si>
+  <si>
+    <t>Dr. Dhaneshwar Kumar Vishwakarma, Dr. Jai Narayan Mishra, Dr. Abhay Pratap Singh, Mr. Ashok Kumar</t>
+  </si>
+  <si>
+    <t>Practical Book</t>
+  </si>
+  <si>
     <t>Pharmaceutics, General Pharmacy</t>
   </si>
   <si>
-    <t>24.5x18.5x1.1</t>
-[...13 lines deleted...]
-  <si>
     <t>22x15.5x0.9</t>
   </si>
   <si>
+    <t>Healthcare Psychology and Communication Skills (Theory) for B.Pharm 1st Semester- NEP 2020</t>
+  </si>
+  <si>
+    <t>978-93-7979-070-5</t>
+  </si>
+  <si>
+    <t>Dr. Rahul Shankar Tade, Dr. Swapnil Nitin Jain</t>
+  </si>
+  <si>
+    <t>Healthcare Psychology and Communication Skills</t>
+  </si>
+  <si>
+    <t>24.5x18.5x0.5</t>
+  </si>
+  <si>
     <t>Herbal Drug Technology Practical for B.Pharm 4th Semester</t>
   </si>
   <si>
     <t>978-93-7979-028-6</t>
   </si>
   <si>
     <t>Dr. R. Ramasubramania Raja</t>
   </si>
   <si>
     <t>Herbal Drug Technology</t>
   </si>
   <si>
     <t>Industrial Pharmacognosy (Practical) for B.Pharm 5th Semester</t>
   </si>
   <si>
     <t>978-93-7979-030-9</t>
   </si>
   <si>
     <t>Pharmacognosy</t>
   </si>
   <si>
     <t>22x15.5x0.4</t>
   </si>
   <si>
     <t>Introduction to Pharmacognosy</t>
@@ -227,117 +257,123 @@
   <si>
     <t>Pharmaceutical Engineering (Theory)</t>
   </si>
   <si>
     <t>978-93-7979-024-8</t>
   </si>
   <si>
     <t>Hakim Singh Rajput, Arpit Gupta, Virendra Kumar Singh, Mariyam Khatoon</t>
   </si>
   <si>
     <t>Pharmaceutical Engineering</t>
   </si>
   <si>
     <t>22x15.5x1.2</t>
   </si>
   <si>
     <t>Pharmaceutical Inorganic and Analytical Chemistry (Theory)</t>
   </si>
   <si>
     <t>978-93-7979-016-3</t>
   </si>
   <si>
     <t>Dr. Rehan Uddin, Dr. Meena K Yadav, Dr. Ankur Vaidya, Dr. Manju Pandey</t>
   </si>
   <si>
+    <t>Pharmaceutical Inorganic Chemistry, Analytical Chemistry</t>
+  </si>
+  <si>
+    <t>24x18.5x1</t>
+  </si>
+  <si>
+    <t>Practical Handbook of Human Anatomy, Physiology and Pathophysiology I As Per NEP 2020 Syllabus For the Students of B.Pharm 1st Semester</t>
+  </si>
+  <si>
+    <t>978-93-7979-034-7</t>
+  </si>
+  <si>
+    <t>Mr. Shaikh Kadarsha M., Mr. Bavage Nandkishor B., Dr. Mate Ganesh, Dr. Shaikh K. M.</t>
+  </si>
+  <si>
+    <t>Human Anatomy, Physiology and Pathophysiology</t>
+  </si>
+  <si>
+    <t>22x15x0.7</t>
+  </si>
+  <si>
+    <t>Practical Handbook of Pharmaceutical Inorganic and Analytical Chemistry As Per Latest PCI NEP 2020 Regulation (For B.Pharm 1st Semester Students (BP111P))</t>
+  </si>
+  <si>
+    <t>978-93-7979-044-6</t>
+  </si>
+  <si>
+    <t>Poonam Bhauta</t>
+  </si>
+  <si>
     <t>Analytical Chemistry, Pharmaceutical Inorganic Chemistry</t>
   </si>
   <si>
-    <t>24x18.5x1</t>
-[...25 lines deleted...]
-  <si>
     <t>Python Programming for Pharmaceutical Sciences</t>
   </si>
   <si>
     <t>978-93-7979-004-0</t>
   </si>
   <si>
     <t>Ms. Anu Sharma, Dr. Krishan Kumar Verma, Dr. Reema Sinha</t>
   </si>
   <si>
     <t>22x15.5x0.6</t>
   </si>
   <si>
     <t>Shelter of Nature and Yoga</t>
   </si>
   <si>
     <t>978-93-48565-91-4</t>
   </si>
   <si>
     <t>Sewak Jagwani</t>
   </si>
   <si>
     <t>Yoga, Naturopathy, Health Science</t>
   </si>
   <si>
     <t>22x15.5x1.4</t>
   </si>
   <si>
+    <t>Text Book of Human Anatomy, Physiology and Pathophysiology - I (Theory) For B.Pharm 1st Semester (NEP 2020)</t>
+  </si>
+  <si>
+    <t>978-93-7979-046-0</t>
+  </si>
+  <si>
     <t>Theory Book of General Pharmacy B.Pharm 1st Semester As Per New PCI Syllabus (NEP 2020 Regulation)</t>
   </si>
   <si>
     <t>978-93-7979-040-8</t>
   </si>
   <si>
     <t>Prof. (Dr.) Sudipta Das, Ms. Rimi Dey, Ms. Baishali Ghosh, Mr. Sawan Das</t>
-  </si>
-[...1 lines deleted...]
-    <t>General Pharmacy, Pharmaceutics</t>
   </si>
   <si>
     <t>22x15.5x1.3</t>
   </si>
   <si>
     <t>Payment Details:-</t>
   </si>
   <si>
     <t>Payment (India):100% Advance Payment Cheque / DD / RTGS / NEFT will be made in favour of"IP Innovative Publication Pvt. Ltd."</t>
   </si>
   <si>
     <t>Payable at New Delhi, India</t>
   </si>
   <si>
     <t>Bank Name: Axis Bank Ltd., Branch – Palam, New Delhi</t>
   </si>
   <si>
     <t>Current Account No.:917020045271486</t>
   </si>
   <si>
     <t>IFSC Code:UTIB0000132</t>
   </si>
   <si>
     <t>Swift Code:AXISINBB132</t>
   </si>
@@ -794,62 +830,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/370/a-textbook-of-universal-human-values-and-professional-ethics-for-bpharm-3rd-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-82-2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/463/basics-of-python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-038-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/15/fundamental-of-analytical-chemistry" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-3-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/454/general-pharmacy-a-comprehensive-textbook" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-014-9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/446/general-pharmacy-practical-manual-for-bpharm-first-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-010-1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/458/herbal-drug-technology-practical-for-bpharm-4th-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-028-6" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/459/industrial-pharmacognosy-practical-for-bpharm-5th-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-030-9" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/443/introduction-to-pharmacognosy" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-002-6" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/456/pharmaceutical-engineering-theory" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-024-8" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/455/pharmaceutical-inorganic-and-analytical-chemistry-theory" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-016-3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/460/practical-handbook-of-human-anatomy-physiology-and-pathophysiology-i-as-per-nep-2020-syllabus-for-the-students-of-bpharm-1st-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-034-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/465/practical-handbook-of-pharmaceutical-inorganic-and-analytical-chemistry-as-per-latest-pci-nep-2020-regulation-for-bpharm-1st-semester-students-bp111p" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-044-6" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/444/python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-004-0" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/436/shelter-of-nature-and-yoga" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-91-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/464/theory-book-of-general-pharmacy-bpharm-1st-semester-as-per-new-pci-syllabus-nep-2020-regulation" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-040-8" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/370/a-textbook-of-universal-human-values-and-professional-ethics-for-bpharm-3rd-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-82-2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/463/basics-of-python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-038-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/15/fundamental-of-analytical-chemistry" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-3-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/454/general-pharmacy-a-comprehensive-textbook" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-014-9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/466/general-pharmacy-as-per-pci-nep-2020-regulation" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-048-4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/446/general-pharmacy-practical-manual-for-bpharm-first-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-010-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/468/healthcare-psychology-and-communication-skills-theory-for-bpharm-1st-semester-nep-2020" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-070-5" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/458/herbal-drug-technology-practical-for-bpharm-4th-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-028-6" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/459/industrial-pharmacognosy-practical-for-bpharm-5th-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-030-9" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/443/introduction-to-pharmacognosy" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-002-6" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/456/pharmaceutical-engineering-theory" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-024-8" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/455/pharmaceutical-inorganic-and-analytical-chemistry-theory" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-016-3" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/460/practical-handbook-of-human-anatomy-physiology-and-pathophysiology-i-as-per-nep-2020-syllabus-for-the-students-of-bpharm-1st-semester" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-034-7" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/465/practical-handbook-of-pharmaceutical-inorganic-and-analytical-chemistry-as-per-latest-pci-nep-2020-regulation-for-bpharm-1st-semester-students-bp111p" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-044-6" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/444/python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-004-0" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/436/shelter-of-nature-and-yoga" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-91-4" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/467/text-book-of-human-anatomy-physiology-and-pathophysiology-i-theory-for-bpharm-1st-semester-nep-2020" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-046-0" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/464/theory-book-of-general-pharmacy-bpharm-1st-semester-as-per-new-pci-syllabus-nep-2020-regulation" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-040-8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q41"/>
+  <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B22" sqref="B22:H22"/>
+      <selection activeCell="B25" sqref="B25:H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="35" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="14.2822" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.2822" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.2822" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.2822" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.5645" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.5645" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.5645" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.5645" customWidth="true" style="0"/>
     <col min="17" max="17" width="14.2822" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1"/>
@@ -1163,909 +1199,1074 @@
       </c>
       <c r="Q10" s="9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="9">
         <v>2026</v>
       </c>
       <c r="G11" s="9">
-        <v>116</v>
+        <v>172</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="9">
-        <v>325.0</v>
+        <v>425.0</v>
       </c>
       <c r="J11" s="9">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K11" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L11" s="9">
-        <v>220</v>
+        <v>280</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>48</v>
       </c>
       <c r="N11" s="9" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="O11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="Q11" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="D12" s="5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="9">
         <v>2026</v>
       </c>
       <c r="G12" s="9">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="9">
-        <v>250.0</v>
+        <v>325.0</v>
       </c>
       <c r="J12" s="9">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L12" s="9">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="M12" s="10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N12" s="9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="Q12" s="9" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="9">
         <v>2026</v>
       </c>
       <c r="G13" s="9">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="9">
-        <v>250.0</v>
+        <v>295.0</v>
       </c>
       <c r="J13" s="9">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="9">
-        <v>120</v>
+        <v>210</v>
       </c>
       <c r="M13" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N13" s="9" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="O13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P13" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Q13" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="9">
         <v>2026</v>
       </c>
       <c r="G14" s="9">
-        <v>214</v>
+        <v>72</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="9">
-        <v>450.0</v>
+        <v>250.0</v>
       </c>
       <c r="J14" s="9">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="K14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="9">
-        <v>400</v>
+        <v>160</v>
       </c>
       <c r="M14" s="10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N14" s="9" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="O14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P14" s="5" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="Q14" s="9" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="9">
         <v>2026</v>
       </c>
       <c r="G15" s="9">
-        <v>194</v>
+        <v>76</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="9">
-        <v>450.0</v>
+        <v>250.0</v>
       </c>
       <c r="J15" s="9">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="K15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="9">
-        <v>320</v>
+        <v>120</v>
       </c>
       <c r="M15" s="10" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N15" s="9" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="O15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P15" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q15" s="9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="9">
         <v>2026</v>
       </c>
       <c r="G16" s="9">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="9">
-        <v>425.0</v>
+        <v>450.0</v>
       </c>
       <c r="J16" s="9">
         <v>30</v>
       </c>
       <c r="K16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L16" s="9">
-        <v>360</v>
+        <v>400</v>
       </c>
       <c r="M16" s="10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P16" s="5" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="9" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>2026</v>
       </c>
       <c r="G17" s="9">
-        <v>114</v>
+        <v>194</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="9">
-        <v>295.0</v>
+        <v>450.0</v>
       </c>
       <c r="J17" s="9">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="9">
-        <v>180</v>
+        <v>320</v>
       </c>
       <c r="M17" s="10" t="s">
         <v>74</v>
       </c>
       <c r="N17" s="9" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="Q17" s="9" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="9">
         <v>2026</v>
       </c>
       <c r="G18" s="9">
-        <v>66</v>
+        <v>158</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="9">
-        <v>300.0</v>
+        <v>425.0</v>
       </c>
       <c r="J18" s="9">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="9">
-        <v>130</v>
+        <v>360</v>
       </c>
       <c r="M18" s="10" t="s">
         <v>79</v>
       </c>
       <c r="N18" s="9" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="O18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P18" s="5" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="Q18" s="9" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="9">
         <v>2026</v>
       </c>
       <c r="G19" s="9">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="9">
-        <v>300.0</v>
+        <v>295.0</v>
       </c>
       <c r="J19" s="9">
         <v>20</v>
       </c>
       <c r="K19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="9">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="M19" s="10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N19" s="9" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P19" s="5" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="Q19" s="9" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="9">
         <v>2026</v>
       </c>
       <c r="G20" s="9">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="9">
-        <v>375.0</v>
+        <v>300.0</v>
       </c>
       <c r="J20" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="9">
-        <v>380</v>
+        <v>130</v>
       </c>
       <c r="M20" s="10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N20" s="9" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P20" s="5" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Q20" s="9" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="9">
         <v>2026</v>
       </c>
       <c r="G21" s="9">
-        <v>229</v>
+        <v>79</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="9">
-        <v>450.0</v>
+        <v>300.0</v>
       </c>
       <c r="J21" s="9">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L21" s="9">
-        <v>360</v>
+        <v>160</v>
       </c>
       <c r="M21" s="10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N21" s="9" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="O21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P21" s="5" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="Q21" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:17">
-      <c r="B22" s="13"/>
-[...5 lines deleted...]
-      <c r="H22" s="13"/>
+      <c r="A22" s="5">
+        <v>16</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="9">
+        <v>2026</v>
+      </c>
+      <c r="G22" s="9">
+        <v>262</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="9">
+        <v>375.0</v>
+      </c>
+      <c r="J22" s="9">
+        <v>25</v>
+      </c>
+      <c r="K22" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" s="9">
+        <v>380</v>
+      </c>
+      <c r="M22" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="N22" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="O22" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q22" s="9" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="23" spans="1:17">
-      <c r="A23" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H23" s="12"/>
+      <c r="A23" s="5">
+        <v>17</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="9">
+        <v>2026</v>
+      </c>
+      <c r="G23" s="9">
+        <v>196</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="9">
+        <v>575.0</v>
+      </c>
+      <c r="J23" s="9">
+        <v>35</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23" s="9">
+        <v>395</v>
+      </c>
+      <c r="M23" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="N23" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="O23" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q23" s="9" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="24" spans="1:17">
-      <c r="A24" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H24" s="11"/>
+      <c r="A24" s="5">
+        <v>18</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2026</v>
+      </c>
+      <c r="G24" s="9">
+        <v>229</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="J24" s="9">
+        <v>30</v>
+      </c>
+      <c r="K24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="9">
+        <v>360</v>
+      </c>
+      <c r="M24" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="N24" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="O24" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q24" s="9" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="25" spans="1:17">
-      <c r="A25" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H25" s="11"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
     </row>
     <row r="26" spans="1:17">
-      <c r="A26" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H26" s="11"/>
+      <c r="A26" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="12" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
     </row>
     <row r="28" spans="1:17">
-      <c r="A28" s="12" t="s">
-        <v>100</v>
+      <c r="A28" s="11" t="s">
+        <v>109</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
     </row>
     <row r="29" spans="1:17">
-      <c r="A29" s="12" t="s">
-        <v>101</v>
+      <c r="A29" s="11" t="s">
+        <v>110</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="12" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="12" t="s">
-        <v>103</v>
-[...7 lines deleted...]
-      <c r="H31" s="12"/>
+        <v>112</v>
+      </c>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="11" t="s">
-        <v>104</v>
+      <c r="A32" s="12" t="s">
+        <v>113</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="12" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="12" t="s">
-        <v>106</v>
-[...7 lines deleted...]
-      <c r="H34" s="11"/>
+        <v>115</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="12"/>
     </row>
     <row r="35" spans="1:17">
-      <c r="A35" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H35" s="12"/>
+      <c r="A35" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="11"/>
     </row>
     <row r="36" spans="1:17">
-      <c r="A36" s="11" t="s">
-        <v>0</v>
+      <c r="A36" s="12" t="s">
+        <v>117</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:17">
-      <c r="A37" s="11" t="s">
-        <v>108</v>
+      <c r="A37" s="12" t="s">
+        <v>118</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
     <row r="38" spans="1:17">
-      <c r="A38" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H38" s="11"/>
+      <c r="A38" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="12"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="11" t="s">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
     </row>
     <row r="40" spans="1:17">
-      <c r="A40" s="12" t="s">
-        <v>111</v>
+      <c r="A40" s="11" t="s">
+        <v>120</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
     </row>
     <row r="41" spans="1:17">
-      <c r="A41" s="12" t="s">
-        <v>112</v>
+      <c r="A41" s="11" t="s">
+        <v>121</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
     </row>
+    <row r="42" spans="1:17">
+      <c r="A42" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="11"/>
+    </row>
+    <row r="43" spans="1:17">
+      <c r="A43" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="11"/>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="A44" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A23:H23"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:H25"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:H34"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A36:H36"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A44:H44"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="M7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="M8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="M9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="M10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="M13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="M14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="M15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="M16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="M17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_24"/>
     <hyperlink ref="M18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_26"/>
     <hyperlink ref="M19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_28"/>
     <hyperlink ref="M20" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_30"/>
     <hyperlink ref="M21" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="B22" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="M22" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B23" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="M23" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B24" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="M24" r:id="rId_hyperlink_37"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>