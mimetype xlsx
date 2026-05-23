--- v2 (2026-02-10)
+++ v3 (2026-05-23)
@@ -164,51 +164,51 @@
   <si>
     <t>978-81-962763-1-7</t>
   </si>
   <si>
     <t>Anurag Luharia, Shubham Kadam, Mohini Tilwani, Pooja Vyas</t>
   </si>
   <si>
     <t>Reference Book</t>
   </si>
   <si>
     <t>Management</t>
   </si>
   <si>
     <t>22x15.5x1</t>
   </si>
   <si>
     <t>Concise Introduction to Human Psychology- For 1st Year B.A./B.Sc. (Psychology) Course</t>
   </si>
   <si>
     <t>978-93-91208-97-4</t>
   </si>
   <si>
     <t>Veena Marya, R. K. Marya</t>
   </si>
   <si>
-    <t>Psychology, Psychiatry, Psychiatric and Mental Health Nursing</t>
+    <t>Psychiatric and Mental Health Nursing, Psychiatry, Psychology</t>
   </si>
   <si>
     <t>25x18.5x1.5</t>
   </si>
   <si>
     <t>Cosmetology and Toxicology for B.Pharm / B.Tech Cosmetics Students</t>
   </si>
   <si>
     <t>978-81-19613-44-1</t>
   </si>
   <si>
     <t>Ms. Savita Mandan, Dr. Ashish Gorle, Dr. Pankaj Nerkar</t>
   </si>
   <si>
     <t>Textbook</t>
   </si>
   <si>
     <t>Cosmetic Science</t>
   </si>
   <si>
     <t>22x15.5x0.7</t>
   </si>
   <si>
     <t>COVID-19 Pandemic: New Challenges and Strategies</t>
   </si>