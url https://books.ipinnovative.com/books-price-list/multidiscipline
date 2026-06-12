--- v3 (2026-05-23)
+++ v4 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Multidiscipline BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -164,114 +164,126 @@
   <si>
     <t>978-81-962763-1-7</t>
   </si>
   <si>
     <t>Anurag Luharia, Shubham Kadam, Mohini Tilwani, Pooja Vyas</t>
   </si>
   <si>
     <t>Reference Book</t>
   </si>
   <si>
     <t>Management</t>
   </si>
   <si>
     <t>22x15.5x1</t>
   </si>
   <si>
     <t>Concise Introduction to Human Psychology- For 1st Year B.A./B.Sc. (Psychology) Course</t>
   </si>
   <si>
     <t>978-93-91208-97-4</t>
   </si>
   <si>
     <t>Veena Marya, R. K. Marya</t>
   </si>
   <si>
-    <t>Psychiatric and Mental Health Nursing, Psychiatry, Psychology</t>
+    <t>Psychiatry, Psychiatric and Mental Health Nursing, Psychology</t>
   </si>
   <si>
     <t>25x18.5x1.5</t>
   </si>
   <si>
     <t>Cosmetology and Toxicology for B.Pharm / B.Tech Cosmetics Students</t>
   </si>
   <si>
     <t>978-81-19613-44-1</t>
   </si>
   <si>
     <t>Ms. Savita Mandan, Dr. Ashish Gorle, Dr. Pankaj Nerkar</t>
   </si>
   <si>
     <t>Textbook</t>
   </si>
   <si>
     <t>Cosmetic Science</t>
   </si>
   <si>
     <t>22x15.5x0.7</t>
   </si>
   <si>
     <t>COVID-19 Pandemic: New Challenges and Strategies</t>
   </si>
   <si>
     <t>978-93-91208-12-7</t>
   </si>
   <si>
     <t>Usha Rana, Jayanathan Govender</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
-    <t>Sociology, COVID 19</t>
+    <t>COVID 19, Sociology</t>
   </si>
   <si>
     <t>Decoding First Time Leadership</t>
   </si>
   <si>
     <t>978-93-91208-89-9</t>
   </si>
   <si>
     <t>Bipul Banerjee</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Fundamentals of SQL</t>
   </si>
   <si>
     <t>978-93-91208-02-8</t>
   </si>
   <si>
     <t>Sayak Ghosh</t>
   </si>
   <si>
     <t>Data Science &amp; SQL</t>
   </si>
   <si>
     <t>22x15x1</t>
+  </si>
+  <si>
+    <t>Handbook of Research and Publication Ethics</t>
+  </si>
+  <si>
+    <t>978-93-7979-000-2</t>
+  </si>
+  <si>
+    <t>Prof. Parmod Mehra, Dr. Nikita Pandit</t>
+  </si>
+  <si>
+    <t>Research and Publication</t>
   </si>
   <si>
     <t>Internet Technology and Web Design for BCA, B.Tech(CS), MCA, BBA, B.Sc(CS)</t>
   </si>
   <si>
     <t>978-93-48565-78-5</t>
   </si>
   <si>
     <t>Abhishek Mishra, Udit Jain, Dr. Rehan Uddin</t>
   </si>
   <si>
     <t>Internet Technology and Web Design</t>
   </si>
   <si>
     <t>24x18.5x0.7</t>
   </si>
   <si>
     <t>Interview Questions for Data Science, Tableau, SQL, and Power BI</t>
   </si>
   <si>
     <t>978-93-88022-69-9</t>
   </si>
   <si>
     <t>Soham Kumar Ghosh</t>
   </si>
@@ -893,62 +905,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/388/a-handbook-on-sociological-foundations-of-education-for-the-students-of-bed-semester-ii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-87-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/148/a-textbook-on-manufacturing-processes" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/127/an-introduction-to-thermodynamics-and-statistical-physics" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-74-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/277/behavioural-sciences-in-organizations" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/263/concise-introduction-to-human-psychology-for-1st-year-babsc-psychology-course" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-97-4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/306/cosmetology-and-toxicology-for-bpharm-btech-cosmetics-students" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-44-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/147/covid-19-pandemic-new-challenges-and-strategies" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-12-7" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/249/decoding-first-time-leadership" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-89-9" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/185/fundamentals-of-sql" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-02-8" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/382/internet-technology-and-web-design-for-bca-btechcs-mca-bba-bsccs" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-78-5" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/115/interview-questions-for-data-science-tableau-sql-and-power-bi" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-69-9" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/266/modern-approaches-in-communication-skills" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/57/pebbles" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-11-8" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/233/principles-of-management-a-new-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-99-6" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/61/psychosocial-and-educational-problems-of-lgbtq-community-in-india" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-14-9" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/165/reengagement-of-transgender-persons-challenges-and-opportunities" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-39-4" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/21/skills-for-employability" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-1-5" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/130/societal-implications-of-covid-19-a-socio-psycho-perspective" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-84-2" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/330/textbook-on-naturopathy-and-yoga-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-89-2" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/409/the-journey-of-four-young-scholars" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-00-6" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/134/the-sarfaesi-act-2002-and-indian-banking-system" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/232/universal-design-for-learning-addressing-the-barriers" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-76-9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/388/a-handbook-on-sociological-foundations-of-education-for-the-students-of-bed-semester-ii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-87-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/148/a-textbook-on-manufacturing-processes" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/127/an-introduction-to-thermodynamics-and-statistical-physics" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-74-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/277/behavioural-sciences-in-organizations" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/263/concise-introduction-to-human-psychology-for-1st-year-babsc-psychology-course" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-97-4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/306/cosmetology-and-toxicology-for-bpharm-btech-cosmetics-students" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-44-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/147/covid-19-pandemic-new-challenges-and-strategies" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-12-7" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/249/decoding-first-time-leadership" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-89-9" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/185/fundamentals-of-sql" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-02-8" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/441/handbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-000-2" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/382/internet-technology-and-web-design-for-bca-btechcs-mca-bba-bsccs" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-78-5" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/115/interview-questions-for-data-science-tableau-sql-and-power-bi" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-69-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/266/modern-approaches-in-communication-skills" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/57/pebbles" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-11-8" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/233/principles-of-management-a-new-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-99-6" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/61/psychosocial-and-educational-problems-of-lgbtq-community-in-india" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-14-9" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/165/reengagement-of-transgender-persons-challenges-and-opportunities" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-39-4" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/21/skills-for-employability" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-1-5" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/130/societal-implications-of-covid-19-a-socio-psycho-perspective" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-84-2" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/330/textbook-on-naturopathy-and-yoga-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-89-2" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/409/the-journey-of-four-young-scholars" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-00-6" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/134/the-sarfaesi-act-2002-and-indian-banking-system" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/232/universal-design-for-learning-addressing-the-barriers" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-76-9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q48"/>
+  <dimension ref="A1:Q49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B29" sqref="B29:H29"/>
+      <selection activeCell="B30" sqref="B30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="35" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="14.2822" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.2822" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.2822" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.2822" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.5645" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.5645" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.5645" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.5645" customWidth="true" style="0"/>
     <col min="17" max="17" width="14.2822" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1"/>
@@ -1524,1032 +1536,1083 @@
       </c>
       <c r="P15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="Q15" s="9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G16" s="9">
-        <v>103</v>
+        <v>609</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="9">
-        <v>295.0</v>
+        <v>850.0</v>
       </c>
       <c r="J16" s="9">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="K16" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="L16" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="L16" s="9"/>
       <c r="M16" s="10" t="s">
         <v>73</v>
       </c>
       <c r="N16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P16" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="Q16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q16" s="9"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="9" t="s">
+      <c r="D17" s="5" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="9">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="G17" s="9">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="9">
-        <v>350.0</v>
+        <v>295.0</v>
       </c>
       <c r="J17" s="9">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="9">
-        <v>130</v>
+        <v>250</v>
       </c>
       <c r="M17" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="N17" s="9" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P17" s="5" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="Q17" s="9" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="9">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="G18" s="9">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="9">
         <v>350.0</v>
       </c>
       <c r="J18" s="9">
         <v>20</v>
       </c>
       <c r="K18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="9">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="M18" s="10" t="s">
         <v>82</v>
       </c>
       <c r="N18" s="9" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="O18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q18" s="9" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="D19" s="5" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="G19" s="9">
-        <v>394</v>
+        <v>135</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="9">
-        <v>575.0</v>
+        <v>350.0</v>
       </c>
       <c r="J19" s="9">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="9">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="M19" s="10" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="N19" s="9" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P19" s="5" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="Q19" s="9" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="9">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="G20" s="9">
-        <v>237</v>
+        <v>394</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="9">
-        <v>650.0</v>
+        <v>575.0</v>
       </c>
       <c r="J20" s="9">
         <v>30</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="9">
-        <v>560</v>
+        <v>400</v>
       </c>
       <c r="M20" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="N20" s="9" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P20" s="5" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="Q20" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="G21" s="9">
-        <v>186</v>
+        <v>237</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="9">
-        <v>375.0</v>
+        <v>650.0</v>
       </c>
       <c r="J21" s="9">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L21" s="9">
-        <v>250</v>
+        <v>560</v>
       </c>
       <c r="M21" s="10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N21" s="9" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P21" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q21" s="9" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="F22" s="9">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="G22" s="9">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="9">
-        <v>400.0</v>
+        <v>375.0</v>
       </c>
       <c r="J22" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L22" s="9">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="M22" s="10" t="s">
         <v>100</v>
       </c>
       <c r="N22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P22" s="5" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="Q22" s="9" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F23" s="9" t="s">
         <v>106</v>
       </c>
+      <c r="F23" s="9">
+        <v>2021</v>
+      </c>
       <c r="G23" s="9">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="9">
-        <v>425.0</v>
+        <v>400.0</v>
       </c>
       <c r="J23" s="9">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K23" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L23" s="9">
-        <v>330</v>
+        <v>280</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>104</v>
       </c>
       <c r="N23" s="9" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="O23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P23" s="5" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="Q23" s="9" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="D24" s="5" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="F24" s="9">
-        <v>2020</v>
+      <c r="F24" s="9" t="s">
+        <v>110</v>
       </c>
       <c r="G24" s="9">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I24" s="9">
-        <v>450.0</v>
+        <v>425.0</v>
       </c>
       <c r="J24" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L24" s="9">
-        <v>300</v>
+        <v>330</v>
       </c>
       <c r="M24" s="10" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="N24" s="9" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="O24" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P24" s="5" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="9">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="G25" s="9">
-        <v>51</v>
+        <v>200</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="9">
-        <v>195.0</v>
+        <v>450.0</v>
       </c>
       <c r="J25" s="9">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L25" s="9">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="M25" s="10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N25" s="9" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P25" s="5" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="Q25" s="9" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="9">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="G26" s="9">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="9">
-        <v>350.0</v>
+        <v>195.0</v>
       </c>
       <c r="J26" s="9">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="9">
-        <v>260</v>
+        <v>100</v>
       </c>
       <c r="M26" s="10" t="s">
         <v>116</v>
       </c>
       <c r="N26" s="9" t="s">
-        <v>118</v>
+        <v>44</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P26" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="Q26" s="9" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="9">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="G27" s="9">
-        <v>270</v>
+        <v>178</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="9">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
       <c r="J27" s="9">
         <v>20</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="9">
-        <v>430</v>
+        <v>260</v>
       </c>
       <c r="M27" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="N27" s="9" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="O27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P27" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q27" s="9" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="D28" s="5" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="9">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="G28" s="9">
-        <v>159</v>
+        <v>270</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="9">
-        <v>425.0</v>
+        <v>450.0</v>
       </c>
       <c r="J28" s="9">
         <v>20</v>
       </c>
       <c r="K28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L28" s="9">
-        <v>240</v>
+        <v>430</v>
       </c>
       <c r="M28" s="10" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="N28" s="9" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="O28" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P28" s="5" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="Q28" s="9" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" s="5">
+        <v>23</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="9">
+        <v>2023</v>
+      </c>
+      <c r="G29" s="9">
+        <v>159</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="9">
+        <v>425.0</v>
+      </c>
+      <c r="J29" s="9">
+        <v>20</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="9">
+        <v>240</v>
+      </c>
+      <c r="M29" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="N29" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="O29" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q29" s="9" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
-[...7 lines deleted...]
-    </row>
     <row r="30" spans="1:17">
-      <c r="A30" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="12"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="12" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="H31" s="11"/>
+        <v>132</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="11" t="s">
-        <v>130</v>
+      <c r="A32" s="12" t="s">
+        <v>133</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
     </row>
     <row r="34" spans="1:17">
-      <c r="A34" s="12" t="s">
-        <v>132</v>
+      <c r="A34" s="11" t="s">
+        <v>135</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" s="12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="12" t="s">
-        <v>136</v>
-[...7 lines deleted...]
-      <c r="H38" s="12"/>
+        <v>139</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="11"/>
     </row>
     <row r="39" spans="1:17">
-      <c r="A39" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="11"/>
+      <c r="A39" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
     </row>
     <row r="40" spans="1:17">
-      <c r="A40" s="12" t="s">
-        <v>138</v>
+      <c r="A40" s="11" t="s">
+        <v>141</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="12" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="12" t="s">
-        <v>140</v>
-[...7 lines deleted...]
-      <c r="H42" s="12"/>
+        <v>143</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="11"/>
     </row>
     <row r="43" spans="1:17">
-      <c r="A43" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H43" s="11"/>
+      <c r="A43" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" s="11" t="s">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" s="11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="11" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
     </row>
     <row r="47" spans="1:17">
-      <c r="A47" s="12" t="s">
-        <v>144</v>
+      <c r="A47" s="11" t="s">
+        <v>147</v>
       </c>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="12" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B48" s="11"/>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
     </row>
+    <row r="49" spans="1:17">
+      <c r="A49" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A30:H30"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:H34"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A36:H36"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A41:H41"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A44:H44"/>
     <mergeCell ref="A45:H45"/>
     <mergeCell ref="A46:H46"/>
     <mergeCell ref="A47:H47"/>
     <mergeCell ref="A48:H48"/>
+    <mergeCell ref="A49:H49"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="M7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="M8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="M9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="M10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="M13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="M14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="M15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="M16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="M17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_24"/>
     <hyperlink ref="M18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_26"/>
     <hyperlink ref="M19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_28"/>
     <hyperlink ref="M20" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_30"/>
     <hyperlink ref="M21" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_32"/>
     <hyperlink ref="M22" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_34"/>
     <hyperlink ref="M23" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_36"/>
     <hyperlink ref="M24" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_38"/>
     <hyperlink ref="M25" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_40"/>
     <hyperlink ref="M26" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_42"/>
     <hyperlink ref="M27" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_44"/>
     <hyperlink ref="M28" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="M29" r:id="rId_hyperlink_47"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>