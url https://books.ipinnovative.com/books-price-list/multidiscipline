--- v4 (2026-06-12)
+++ v5 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Multidiscipline BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -164,128 +164,131 @@
   <si>
     <t>978-81-962763-1-7</t>
   </si>
   <si>
     <t>Anurag Luharia, Shubham Kadam, Mohini Tilwani, Pooja Vyas</t>
   </si>
   <si>
     <t>Reference Book</t>
   </si>
   <si>
     <t>Management</t>
   </si>
   <si>
     <t>22x15.5x1</t>
   </si>
   <si>
     <t>Concise Introduction to Human Psychology- For 1st Year B.A./B.Sc. (Psychology) Course</t>
   </si>
   <si>
     <t>978-93-91208-97-4</t>
   </si>
   <si>
     <t>Veena Marya, R. K. Marya</t>
   </si>
   <si>
-    <t>Psychiatry, Psychiatric and Mental Health Nursing, Psychology</t>
+    <t>Psychiatric and Mental Health Nursing, Psychiatry, Psychology</t>
   </si>
   <si>
     <t>25x18.5x1.5</t>
   </si>
   <si>
     <t>Cosmetology and Toxicology for B.Pharm / B.Tech Cosmetics Students</t>
   </si>
   <si>
     <t>978-81-19613-44-1</t>
   </si>
   <si>
     <t>Ms. Savita Mandan, Dr. Ashish Gorle, Dr. Pankaj Nerkar</t>
   </si>
   <si>
     <t>Textbook</t>
   </si>
   <si>
     <t>Cosmetic Science</t>
   </si>
   <si>
     <t>22x15.5x0.7</t>
   </si>
   <si>
     <t>COVID-19 Pandemic: New Challenges and Strategies</t>
   </si>
   <si>
     <t>978-93-91208-12-7</t>
   </si>
   <si>
     <t>Usha Rana, Jayanathan Govender</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
-    <t>COVID 19, Sociology</t>
+    <t>Sociology, COVID 19</t>
   </si>
   <si>
     <t>Decoding First Time Leadership</t>
   </si>
   <si>
     <t>978-93-91208-89-9</t>
   </si>
   <si>
     <t>Bipul Banerjee</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Fundamentals of SQL</t>
   </si>
   <si>
     <t>978-93-91208-02-8</t>
   </si>
   <si>
     <t>Sayak Ghosh</t>
   </si>
   <si>
     <t>Data Science &amp; SQL</t>
   </si>
   <si>
     <t>22x15x1</t>
   </si>
   <si>
     <t>Handbook of Research and Publication Ethics</t>
   </si>
   <si>
     <t>978-93-7979-000-2</t>
   </si>
   <si>
     <t>Prof. Parmod Mehra, Dr. Nikita Pandit</t>
   </si>
   <si>
     <t>Research and Publication</t>
   </si>
   <si>
+    <t>24x18.5x3</t>
+  </si>
+  <si>
     <t>Internet Technology and Web Design for BCA, B.Tech(CS), MCA, BBA, B.Sc(CS)</t>
   </si>
   <si>
     <t>978-93-48565-78-5</t>
   </si>
   <si>
     <t>Abhishek Mishra, Udit Jain, Dr. Rehan Uddin</t>
   </si>
   <si>
     <t>Internet Technology and Web Design</t>
   </si>
   <si>
     <t>24x18.5x0.7</t>
   </si>
   <si>
     <t>Interview Questions for Data Science, Tableau, SQL, and Power BI</t>
   </si>
   <si>
     <t>978-93-88022-69-9</t>
   </si>
   <si>
     <t>Soham Kumar Ghosh</t>
   </si>
   <si>
     <t>23x15x0.5</t>
@@ -323,84 +326,108 @@
   <si>
     <t>23x15x2</t>
   </si>
   <si>
     <t>Principles of Management: A New Approach</t>
   </si>
   <si>
     <t>978-93-88022-99-6</t>
   </si>
   <si>
     <t>28x21x1.2</t>
   </si>
   <si>
     <t>Psychosocial and Educational Problems of LGBTQ Community in India</t>
   </si>
   <si>
     <t>978-93-88022-14-9</t>
   </si>
   <si>
     <t>Satish Chandra</t>
   </si>
   <si>
     <t>Sociology &amp; Psychology</t>
   </si>
   <si>
+    <t>Python Programming for Pharmaceutical Sciences</t>
+  </si>
+  <si>
+    <t>978-93-7979-004-0</t>
+  </si>
+  <si>
+    <t>Ms. Anu Sharma, Dr. Krishan Kumar Verma, Dr. Reema Sinha</t>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
+    <t>22x15.5x0.6</t>
+  </si>
+  <si>
     <t>Reengagement of Transgender Persons: Challenges and Opportunities</t>
   </si>
   <si>
     <t>978-93-91208-39-4</t>
   </si>
   <si>
     <t>Dr. Satish Chandra</t>
   </si>
   <si>
     <t>Second</t>
   </si>
   <si>
     <t>Skills for Employability</t>
   </si>
   <si>
     <t>978-81-933819-1-5</t>
   </si>
   <si>
     <t>Dr. M. Sen Gupta</t>
   </si>
   <si>
     <t>Reprint 2020</t>
   </si>
   <si>
     <t>Employment Skills</t>
   </si>
   <si>
     <t>Societal Implications of COVID-19: A Socio-Psycho Perspective</t>
   </si>
   <si>
     <t>978-93-88022-84-2</t>
   </si>
   <si>
     <t>Usha Rana</t>
+  </si>
+  <si>
+    <t>Textbook of Research and Publication Ethics</t>
+  </si>
+  <si>
+    <t>978-93-7979-006-4</t>
+  </si>
+  <si>
+    <t>22x15.5x1.2</t>
   </si>
   <si>
     <t>Textbook on Naturopathy and Yoga Treatment</t>
   </si>
   <si>
     <t>978-81-19613-89-2</t>
   </si>
   <si>
     <t>Dr. Dinesh Kumar Shukla</t>
   </si>
   <si>
     <t>Naturopathy</t>
   </si>
   <si>
     <t>The Journey of Four Young Scholars</t>
   </si>
   <si>
     <t>978-93-48565-00-6</t>
   </si>
   <si>
     <t>Keshav Pandit, Vamshi Mangotra, Madhav Gautam, Saarvad Singh</t>
   </si>
   <si>
     <t>Fiction Book</t>
   </si>
@@ -905,62 +932,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/388/a-handbook-on-sociological-foundations-of-education-for-the-students-of-bed-semester-ii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-87-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/148/a-textbook-on-manufacturing-processes" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/127/an-introduction-to-thermodynamics-and-statistical-physics" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-74-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/277/behavioural-sciences-in-organizations" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/263/concise-introduction-to-human-psychology-for-1st-year-babsc-psychology-course" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-97-4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/306/cosmetology-and-toxicology-for-bpharm-btech-cosmetics-students" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-44-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/147/covid-19-pandemic-new-challenges-and-strategies" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-12-7" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/249/decoding-first-time-leadership" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-89-9" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/185/fundamentals-of-sql" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-02-8" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/441/handbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-000-2" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/382/internet-technology-and-web-design-for-bca-btechcs-mca-bba-bsccs" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-78-5" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/115/interview-questions-for-data-science-tableau-sql-and-power-bi" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-69-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/266/modern-approaches-in-communication-skills" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/57/pebbles" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-11-8" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/233/principles-of-management-a-new-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-99-6" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/61/psychosocial-and-educational-problems-of-lgbtq-community-in-india" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-14-9" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/165/reengagement-of-transgender-persons-challenges-and-opportunities" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-39-4" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/21/skills-for-employability" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-1-5" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/130/societal-implications-of-covid-19-a-socio-psycho-perspective" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-84-2" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/330/textbook-on-naturopathy-and-yoga-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-89-2" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/409/the-journey-of-four-young-scholars" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-00-6" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/134/the-sarfaesi-act-2002-and-indian-banking-system" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/232/universal-design-for-learning-addressing-the-barriers" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-76-9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/388/a-handbook-on-sociological-foundations-of-education-for-the-students-of-bed-semester-ii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-87-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/148/a-textbook-on-manufacturing-processes" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/127/an-introduction-to-thermodynamics-and-statistical-physics" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-74-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/277/behavioural-sciences-in-organizations" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/263/concise-introduction-to-human-psychology-for-1st-year-babsc-psychology-course" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-97-4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/306/cosmetology-and-toxicology-for-bpharm-btech-cosmetics-students" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-44-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/147/covid-19-pandemic-new-challenges-and-strategies" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-12-7" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/249/decoding-first-time-leadership" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-89-9" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/185/fundamentals-of-sql" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-02-8" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/441/handbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-000-2" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/382/internet-technology-and-web-design-for-bca-btechcs-mca-bba-bsccs" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-78-5" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/115/interview-questions-for-data-science-tableau-sql-and-power-bi" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-69-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/266/modern-approaches-in-communication-skills" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/57/pebbles" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-11-8" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/233/principles-of-management-a-new-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-99-6" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/61/psychosocial-and-educational-problems-of-lgbtq-community-in-india" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-14-9" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/444/python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-004-0" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/165/reengagement-of-transgender-persons-challenges-and-opportunities" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-39-4" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/21/skills-for-employability" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-1-5" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/130/societal-implications-of-covid-19-a-socio-psycho-perspective" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-84-2" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/445/textbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-006-4" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/330/textbook-on-naturopathy-and-yoga-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-89-2" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/409/the-journey-of-four-young-scholars" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-00-6" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/134/the-sarfaesi-act-2002-and-indian-banking-system" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/232/universal-design-for-learning-addressing-the-barriers" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-76-9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q49"/>
+  <dimension ref="A1:Q51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B30" sqref="B30:H30"/>
+      <selection activeCell="B32" sqref="B32:H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="35" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="14.2822" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.2822" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.2822" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.2822" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.5645" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.5645" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.5645" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.5645" customWidth="true" style="0"/>
     <col min="17" max="17" width="14.2822" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1"/>
@@ -1553,1066 +1580,1180 @@
       </c>
       <c r="D16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="9">
         <v>2026</v>
       </c>
       <c r="G16" s="9">
         <v>609</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="9">
         <v>850.0</v>
       </c>
       <c r="J16" s="9">
         <v>40</v>
       </c>
       <c r="K16" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="L16" s="9"/>
+      <c r="L16" s="9">
+        <v>1020</v>
+      </c>
       <c r="M16" s="10" t="s">
         <v>73</v>
       </c>
       <c r="N16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P16" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="Q16" s="9"/>
+      <c r="Q16" s="9" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="9">
         <v>2025</v>
       </c>
       <c r="G17" s="9">
         <v>103</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="9">
         <v>295.0</v>
       </c>
       <c r="J17" s="9">
         <v>15</v>
       </c>
       <c r="K17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="9">
         <v>250</v>
       </c>
       <c r="M17" s="10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P17" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q17" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="9">
         <v>2020</v>
       </c>
       <c r="G18" s="9">
         <v>85</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="9">
         <v>350.0</v>
       </c>
       <c r="J18" s="9">
         <v>20</v>
       </c>
       <c r="K18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="9">
         <v>130</v>
       </c>
       <c r="M18" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="O18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="Q18" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="9">
         <v>2023</v>
       </c>
       <c r="G19" s="9">
         <v>135</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="9">
         <v>350.0</v>
       </c>
       <c r="J19" s="9">
         <v>20</v>
       </c>
       <c r="K19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="9">
         <v>200</v>
       </c>
       <c r="M19" s="10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N19" s="9" t="s">
         <v>66</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P19" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q19" s="9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="9">
         <v>2019</v>
       </c>
       <c r="G20" s="9">
         <v>394</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="9">
         <v>575.0</v>
       </c>
       <c r="J20" s="9">
         <v>30</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="9">
         <v>400</v>
       </c>
       <c r="M20" s="10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N20" s="9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P20" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Q20" s="9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="9">
         <v>2023</v>
       </c>
       <c r="G21" s="9">
         <v>237</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="9">
         <v>650.0</v>
       </c>
       <c r="J21" s="9">
         <v>30</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L21" s="9">
         <v>560</v>
       </c>
       <c r="M21" s="10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="Q21" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="9">
         <v>2019</v>
       </c>
       <c r="G22" s="9">
         <v>186</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="9">
         <v>375.0</v>
       </c>
       <c r="J22" s="9">
         <v>20</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L22" s="9">
         <v>250</v>
       </c>
       <c r="M22" s="10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P22" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="F23" s="9">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="G23" s="9">
-        <v>192</v>
+        <v>79</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="9">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
       <c r="J23" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K23" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L23" s="9">
-        <v>280</v>
+        <v>160</v>
       </c>
       <c r="M23" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P23" s="5" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="Q23" s="9" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>112</v>
+      </c>
+      <c r="F24" s="9">
+        <v>2021</v>
       </c>
       <c r="G24" s="9">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I24" s="9">
-        <v>425.0</v>
+        <v>400.0</v>
       </c>
       <c r="J24" s="9">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L24" s="9">
-        <v>330</v>
+        <v>280</v>
       </c>
       <c r="M24" s="10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N24" s="9" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="O24" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P24" s="5" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="Q24" s="9" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="F25" s="9">
-        <v>2020</v>
+      <c r="F25" s="9" t="s">
+        <v>116</v>
       </c>
       <c r="G25" s="9">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="9">
-        <v>450.0</v>
+        <v>425.0</v>
       </c>
       <c r="J25" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L25" s="9">
-        <v>300</v>
+        <v>330</v>
       </c>
       <c r="M25" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N25" s="9" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P25" s="5" t="s">
-        <v>62</v>
+        <v>117</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="9">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="G26" s="9">
-        <v>51</v>
+        <v>200</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="9">
-        <v>195.0</v>
+        <v>450.0</v>
       </c>
       <c r="J26" s="9">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="9">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="M26" s="10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N26" s="9" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P26" s="5" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="Q26" s="9" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G27" s="9">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="9">
-        <v>350.0</v>
+        <v>395.0</v>
       </c>
       <c r="J27" s="9">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="9">
-        <v>260</v>
+        <v>320</v>
       </c>
       <c r="M27" s="10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N27" s="9" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="O27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P27" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q27" s="9" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="D28" s="5" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="9">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="G28" s="9">
-        <v>270</v>
+        <v>51</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="9">
-        <v>450.0</v>
+        <v>195.0</v>
       </c>
       <c r="J28" s="9">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L28" s="9">
-        <v>430</v>
+        <v>100</v>
       </c>
       <c r="M28" s="10" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N28" s="9" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="O28" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P28" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="Q28" s="9" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="9">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G29" s="9">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="9">
-        <v>425.0</v>
+        <v>350.0</v>
       </c>
       <c r="J29" s="9">
         <v>20</v>
       </c>
       <c r="K29" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L29" s="9">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="M29" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="N29" s="9" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="O29" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P29" s="5" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="Q29" s="9" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" s="5">
+        <v>24</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="9">
+        <v>2021</v>
+      </c>
+      <c r="G30" s="9">
+        <v>270</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I30" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="J30" s="9">
+        <v>20</v>
+      </c>
+      <c r="K30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="9">
+        <v>430</v>
+      </c>
+      <c r="M30" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="N30" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="O30" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P30" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q30" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" s="5">
+        <v>25</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="9">
+        <v>2023</v>
+      </c>
+      <c r="G31" s="9">
+        <v>159</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="9">
+        <v>425.0</v>
+      </c>
+      <c r="J31" s="9">
+        <v>20</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="9">
+        <v>240</v>
+      </c>
+      <c r="M31" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="N31" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="O31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P31" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q31" s="9" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
-[...19 lines deleted...]
-    </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H32" s="11"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
     </row>
     <row r="33" spans="1:17">
-      <c r="A33" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H33" s="11"/>
+      <c r="A33" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="12"/>
     </row>
     <row r="34" spans="1:17">
-      <c r="A34" s="11" t="s">
-        <v>135</v>
+      <c r="A34" s="12" t="s">
+        <v>142</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
     </row>
     <row r="35" spans="1:17">
-      <c r="A35" s="12" t="s">
-        <v>136</v>
+      <c r="A35" s="11" t="s">
+        <v>143</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
     </row>
     <row r="36" spans="1:17">
-      <c r="A36" s="12" t="s">
-        <v>137</v>
+      <c r="A36" s="11" t="s">
+        <v>144</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" s="12" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="12" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="12" t="s">
-        <v>140</v>
-[...7 lines deleted...]
-      <c r="H39" s="12"/>
+        <v>147</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
     </row>
     <row r="40" spans="1:17">
-      <c r="A40" s="11" t="s">
-        <v>141</v>
+      <c r="A40" s="12" t="s">
+        <v>148</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="12" t="s">
-        <v>142</v>
-[...7 lines deleted...]
-      <c r="H41" s="11"/>
+        <v>149</v>
+      </c>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
     </row>
     <row r="42" spans="1:17">
-      <c r="A42" s="12" t="s">
-        <v>143</v>
+      <c r="A42" s="11" t="s">
+        <v>150</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="12" t="s">
-        <v>144</v>
-[...7 lines deleted...]
-      <c r="H43" s="12"/>
+        <v>151</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="11"/>
     </row>
     <row r="44" spans="1:17">
-      <c r="A44" s="11" t="s">
-        <v>0</v>
+      <c r="A44" s="12" t="s">
+        <v>152</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H45" s="11"/>
+      <c r="A45" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" s="12"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="12"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="12"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="11" t="s">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="11" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
     </row>
     <row r="48" spans="1:17">
-      <c r="A48" s="12" t="s">
-        <v>148</v>
+      <c r="A48" s="11" t="s">
+        <v>155</v>
       </c>
       <c r="B48" s="11"/>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
     </row>
     <row r="49" spans="1:17">
-      <c r="A49" s="12" t="s">
-        <v>149</v>
+      <c r="A49" s="11" t="s">
+        <v>156</v>
       </c>
       <c r="B49" s="11"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
     </row>
+    <row r="50" spans="1:17">
+      <c r="A50" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+    </row>
+    <row r="51" spans="1:17">
+      <c r="A51" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B51" s="11"/>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="11"/>
+      <c r="H51" s="11"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A31:H31"/>
-    <mergeCell ref="A32:H32"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:H34"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A36:H36"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A41:H41"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A44:H44"/>
     <mergeCell ref="A45:H45"/>
     <mergeCell ref="A46:H46"/>
     <mergeCell ref="A47:H47"/>
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A51:H51"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="M7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="M8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="M9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="M10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="M13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="M14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="M15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="M16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="M17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_24"/>
     <hyperlink ref="M18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_26"/>
     <hyperlink ref="M19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_28"/>
     <hyperlink ref="M20" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_30"/>
     <hyperlink ref="M21" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_32"/>
     <hyperlink ref="M22" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_34"/>
     <hyperlink ref="M23" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_36"/>
     <hyperlink ref="M24" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_38"/>
     <hyperlink ref="M25" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_40"/>
     <hyperlink ref="M26" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_42"/>
     <hyperlink ref="M27" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_44"/>
     <hyperlink ref="M28" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_46"/>
     <hyperlink ref="M29" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="M30" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B31" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="M31" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>