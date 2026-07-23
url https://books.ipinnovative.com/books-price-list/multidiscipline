--- v5 (2026-07-03)
+++ v6 (2026-07-23)
@@ -452,51 +452,51 @@
   <si>
     <t>23x15x1.5</t>
   </si>
   <si>
     <t>Universal Design for Learning: Addressing the Barriers</t>
   </si>
   <si>
     <t>978-93-91208-76-9</t>
   </si>
   <si>
     <t>Payment Details:-</t>
   </si>
   <si>
     <t>Payment (India):100% Advance Payment Cheque / DD / RTGS / NEFT will be made in favour of"IP Innovative Publication Pvt. Ltd."</t>
   </si>
   <si>
     <t>Payable at New Delhi, India</t>
   </si>
   <si>
     <t>Bank Name: Axis Bank Ltd., Branch – Palam, New Delhi</t>
   </si>
   <si>
     <t>Current Account No.:917020045271486</t>
   </si>
   <si>
-    <t>IFSC Code:UTIB0000102</t>
+    <t>IFSC Code:UTIB0000132</t>
   </si>
   <si>
     <t>Swift Code:AXISINBB132</t>
   </si>
   <si>
     <t>PAN No.:AAECI4006K</t>
   </si>
   <si>
     <t>Payment Option for Outside of India:</t>
   </si>
   <si>
     <t>PayPal option is applicable only for outside India. Foreign/International Subscribers can send payment via PayPal.</t>
   </si>
   <si>
     <t>PayPal Account:subscription@ipinnovative.com</t>
   </si>
   <si>
     <t>Please send your payment details at Email ID:subscription@ipinnovative.com</t>
   </si>
   <si>
     <t>Contact Details:</t>
   </si>
   <si>
     <t>3rd Floor, A-2, Gulab Bagh, Nawada, Metro Pillar No. 733</t>
   </si>