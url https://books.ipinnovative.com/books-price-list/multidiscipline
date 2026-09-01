--- v6 (2026-07-23)
+++ v7 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Multidiscipline BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -137,62 +137,74 @@
   <si>
     <t>Textbook/Reference</t>
   </si>
   <si>
     <t>Manufacturing Engg</t>
   </si>
   <si>
     <t>25x18x1.2</t>
   </si>
   <si>
     <t>An Introduction to Thermodynamics and Statistical Physics</t>
   </si>
   <si>
     <t>978-93-88022-74-3</t>
   </si>
   <si>
     <t>Vijay Singh, Anoop Kumar Pandey, Vijay Narayan, Apoorva Dwivedi</t>
   </si>
   <si>
     <t>Thermodynamics Physics</t>
   </si>
   <si>
     <t>23x15x1</t>
   </si>
   <si>
+    <t>Basics of Python Programming for Pharmaceutical Sciences</t>
+  </si>
+  <si>
+    <t>978-93-7979-038-5</t>
+  </si>
+  <si>
+    <t>Prof. Raveendra R</t>
+  </si>
+  <si>
+    <t>Reference Book</t>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
     <t>Behavioural Sciences in Organizations</t>
   </si>
   <si>
     <t>978-81-962763-1-7</t>
   </si>
   <si>
     <t>Anurag Luharia, Shubham Kadam, Mohini Tilwani, Pooja Vyas</t>
   </si>
   <si>
-    <t>Reference Book</t>
-[...1 lines deleted...]
-  <si>
     <t>Management</t>
   </si>
   <si>
     <t>22x15.5x1</t>
   </si>
   <si>
     <t>Concise Introduction to Human Psychology- For 1st Year B.A./B.Sc. (Psychology) Course</t>
   </si>
   <si>
     <t>978-93-91208-97-4</t>
   </si>
   <si>
     <t>Veena Marya, R. K. Marya</t>
   </si>
   <si>
     <t>Psychiatric and Mental Health Nursing, Psychiatry, Psychology</t>
   </si>
   <si>
     <t>25x18.5x1.5</t>
   </si>
   <si>
     <t>Cosmetology and Toxicology for B.Pharm / B.Tech Cosmetics Students</t>
   </si>
   <si>
     <t>978-81-19613-44-1</t>
@@ -200,225 +212,225 @@
   <si>
     <t>Ms. Savita Mandan, Dr. Ashish Gorle, Dr. Pankaj Nerkar</t>
   </si>
   <si>
     <t>Textbook</t>
   </si>
   <si>
     <t>Cosmetic Science</t>
   </si>
   <si>
     <t>22x15.5x0.7</t>
   </si>
   <si>
     <t>COVID-19 Pandemic: New Challenges and Strategies</t>
   </si>
   <si>
     <t>978-93-91208-12-7</t>
   </si>
   <si>
     <t>Usha Rana, Jayanathan Govender</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
+    <t>COVID 19, Sociology</t>
+  </si>
+  <si>
+    <t>Decoding First Time Leadership</t>
+  </si>
+  <si>
+    <t>978-93-91208-89-9</t>
+  </si>
+  <si>
+    <t>Bipul Banerjee</t>
+  </si>
+  <si>
+    <t>Self-Help</t>
+  </si>
+  <si>
+    <t>Fundamentals of SQL</t>
+  </si>
+  <si>
+    <t>978-93-91208-02-8</t>
+  </si>
+  <si>
+    <t>Sayak Ghosh</t>
+  </si>
+  <si>
+    <t>Data Science &amp; SQL</t>
+  </si>
+  <si>
+    <t>22x15x1</t>
+  </si>
+  <si>
+    <t>Handbook of Research and Publication Ethics</t>
+  </si>
+  <si>
+    <t>978-93-7979-000-2</t>
+  </si>
+  <si>
+    <t>Prof. Parmod Mehra, Dr. Nikita Pandit</t>
+  </si>
+  <si>
+    <t>Research and Publication</t>
+  </si>
+  <si>
+    <t>24x18.5x3</t>
+  </si>
+  <si>
+    <t>Internet Technology and Web Design for BCA, B.Tech(CS), MCA, BBA, B.Sc(CS)</t>
+  </si>
+  <si>
+    <t>978-93-48565-78-5</t>
+  </si>
+  <si>
+    <t>Abhishek Mishra, Udit Jain, Dr. Rehan Uddin</t>
+  </si>
+  <si>
+    <t>Internet Technology and Web Design</t>
+  </si>
+  <si>
+    <t>24x18.5x0.7</t>
+  </si>
+  <si>
+    <t>Interview Questions for Data Science, Tableau, SQL, and Power BI</t>
+  </si>
+  <si>
+    <t>978-93-88022-69-9</t>
+  </si>
+  <si>
+    <t>Soham Kumar Ghosh</t>
+  </si>
+  <si>
+    <t>23x15x0.5</t>
+  </si>
+  <si>
+    <t>Modern Approaches in Communication Skills</t>
+  </si>
+  <si>
+    <t>978-81-962763-8-6</t>
+  </si>
+  <si>
+    <t>Anurag Luharia, Shubham Kadam, Pooja Vyas, Gaurav Mishra</t>
+  </si>
+  <si>
+    <t>Communication Skills</t>
+  </si>
+  <si>
+    <t>22x15.5x0.8</t>
+  </si>
+  <si>
+    <t>Pebbles</t>
+  </si>
+  <si>
+    <t>978-93-88022-11-8</t>
+  </si>
+  <si>
+    <t>Ozin</t>
+  </si>
+  <si>
+    <t>Personal Development &amp; Self-Help</t>
+  </si>
+  <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
+    <t>23x15x2</t>
+  </si>
+  <si>
+    <t>Principles of Management: A New Approach</t>
+  </si>
+  <si>
+    <t>978-93-88022-99-6</t>
+  </si>
+  <si>
+    <t>28x21x1.2</t>
+  </si>
+  <si>
+    <t>Psychosocial and Educational Problems of LGBTQ Community in India</t>
+  </si>
+  <si>
+    <t>978-93-88022-14-9</t>
+  </si>
+  <si>
+    <t>Satish Chandra</t>
+  </si>
+  <si>
+    <t>Sociology &amp; Psychology</t>
+  </si>
+  <si>
+    <t>Python Programming for Pharmaceutical Sciences</t>
+  </si>
+  <si>
+    <t>978-93-7979-004-0</t>
+  </si>
+  <si>
+    <t>Ms. Anu Sharma, Dr. Krishan Kumar Verma, Dr. Reema Sinha</t>
+  </si>
+  <si>
+    <t>22x15.5x0.6</t>
+  </si>
+  <si>
+    <t>Reengagement of Transgender Persons: Challenges and Opportunities</t>
+  </si>
+  <si>
+    <t>978-93-91208-39-4</t>
+  </si>
+  <si>
+    <t>Dr. Satish Chandra</t>
+  </si>
+  <si>
+    <t>Second</t>
+  </si>
+  <si>
+    <t>Skills for Employability</t>
+  </si>
+  <si>
+    <t>978-81-933819-1-5</t>
+  </si>
+  <si>
+    <t>Dr. M. Sen Gupta</t>
+  </si>
+  <si>
+    <t>Reprint 2020</t>
+  </si>
+  <si>
+    <t>Employment Skills</t>
+  </si>
+  <si>
+    <t>Societal Implications of COVID-19: A Socio-Psycho Perspective</t>
+  </si>
+  <si>
+    <t>978-93-88022-84-2</t>
+  </si>
+  <si>
+    <t>Usha Rana</t>
+  </si>
+  <si>
     <t>Sociology, COVID 19</t>
-  </si>
-[...172 lines deleted...]
-    <t>Usha Rana</t>
   </si>
   <si>
     <t>Textbook of Research and Publication Ethics</t>
   </si>
   <si>
     <t>978-93-7979-006-4</t>
   </si>
   <si>
     <t>22x15.5x1.2</t>
   </si>
   <si>
     <t>Textbook on Naturopathy and Yoga Treatment</t>
   </si>
   <si>
     <t>978-81-19613-89-2</t>
   </si>
   <si>
     <t>Dr. Dinesh Kumar Shukla</t>
   </si>
   <si>
     <t>Naturopathy</t>
   </si>
   <si>
     <t>The Journey of Four Young Scholars</t>
   </si>
@@ -932,62 +944,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/388/a-handbook-on-sociological-foundations-of-education-for-the-students-of-bed-semester-ii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-87-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/148/a-textbook-on-manufacturing-processes" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/127/an-introduction-to-thermodynamics-and-statistical-physics" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-74-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/277/behavioural-sciences-in-organizations" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/263/concise-introduction-to-human-psychology-for-1st-year-babsc-psychology-course" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-97-4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/306/cosmetology-and-toxicology-for-bpharm-btech-cosmetics-students" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-44-1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/147/covid-19-pandemic-new-challenges-and-strategies" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-12-7" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/249/decoding-first-time-leadership" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-89-9" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/185/fundamentals-of-sql" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-02-8" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/441/handbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-000-2" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/382/internet-technology-and-web-design-for-bca-btechcs-mca-bba-bsccs" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-78-5" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/115/interview-questions-for-data-science-tableau-sql-and-power-bi" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-69-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/266/modern-approaches-in-communication-skills" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/57/pebbles" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-11-8" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/233/principles-of-management-a-new-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-99-6" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/61/psychosocial-and-educational-problems-of-lgbtq-community-in-india" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-14-9" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/444/python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-004-0" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/165/reengagement-of-transgender-persons-challenges-and-opportunities" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-39-4" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/21/skills-for-employability" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-1-5" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/130/societal-implications-of-covid-19-a-socio-psycho-perspective" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-84-2" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/445/textbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-006-4" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/330/textbook-on-naturopathy-and-yoga-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-89-2" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/409/the-journey-of-four-young-scholars" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-00-6" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/134/the-sarfaesi-act-2002-and-indian-banking-system" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/232/universal-design-for-learning-addressing-the-barriers" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-76-9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/388/a-handbook-on-sociological-foundations-of-education-for-the-students-of-bed-semester-ii" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-87-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/148/a-textbook-on-manufacturing-processes" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-01-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/127/an-introduction-to-thermodynamics-and-statistical-physics" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-74-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/463/basics-of-python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-038-5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/277/behavioural-sciences-in-organizations" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/263/concise-introduction-to-human-psychology-for-1st-year-babsc-psychology-course" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-97-4" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/306/cosmetology-and-toxicology-for-bpharm-btech-cosmetics-students" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-44-1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/147/covid-19-pandemic-new-challenges-and-strategies" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-12-7" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/249/decoding-first-time-leadership" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-89-9" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/185/fundamentals-of-sql" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-02-8" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/441/handbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-000-2" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/382/internet-technology-and-web-design-for-bca-btechcs-mca-bba-bsccs" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-78-5" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/115/interview-questions-for-data-science-tableau-sql-and-power-bi" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-69-9" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/266/modern-approaches-in-communication-skills" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/57/pebbles" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-11-8" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/233/principles-of-management-a-new-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-99-6" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/61/psychosocial-and-educational-problems-of-lgbtq-community-in-india" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-14-9" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/444/python-programming-for-pharmaceutical-sciences" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-004-0" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/165/reengagement-of-transgender-persons-challenges-and-opportunities" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-39-4" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/21/skills-for-employability" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-1-5" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/130/societal-implications-of-covid-19-a-socio-psycho-perspective" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-84-2" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/445/textbook-of-research-and-publication-ethics" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-006-4" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/330/textbook-on-naturopathy-and-yoga-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-89-2" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/409/the-journey-of-four-young-scholars" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-00-6" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/134/the-sarfaesi-act-2002-and-indian-banking-system" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/232/universal-design-for-learning-addressing-the-barriers" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-76-9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q51"/>
+  <dimension ref="A1:Q52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B32" sqref="B32:H32"/>
+      <selection activeCell="B33" sqref="B33:H33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="35" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="14.2822" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.2822" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.2822" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.2822" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.5645" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.5645" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.5645" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.5645" customWidth="true" style="0"/>
     <col min="17" max="17" width="14.2822" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1"/>
@@ -1245,1462 +1257,1511 @@
       </c>
       <c r="P9" s="5" t="s">
         <v>39</v>
       </c>
       <c r="Q9" s="9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="9">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G10" s="9">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="9">
-        <v>350.0</v>
+        <v>300.0</v>
       </c>
       <c r="J10" s="9">
         <v>20</v>
       </c>
       <c r="K10" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="L10" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="L10" s="9"/>
       <c r="M10" s="10" t="s">
         <v>42</v>
       </c>
       <c r="N10" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P10" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="Q10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q10" s="9"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="D11" s="5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G11" s="9">
-        <v>308</v>
+        <v>140</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="9">
-        <v>700.0</v>
+        <v>350.0</v>
       </c>
       <c r="J11" s="9">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="K11" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L11" s="9">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="M11" s="10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="N11" s="9" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="O11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q11" s="9" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="D12" s="5" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="9">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="G12" s="9">
-        <v>92</v>
+        <v>308</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="9">
-        <v>300.0</v>
+        <v>700.0</v>
       </c>
       <c r="J12" s="9">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L12" s="9">
-        <v>165</v>
+        <v>500</v>
       </c>
       <c r="M12" s="10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N12" s="9" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P12" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q12" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="9">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="G13" s="9">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="9">
-        <v>350.0</v>
+        <v>300.0</v>
       </c>
       <c r="J13" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="9">
-        <v>280</v>
+        <v>165</v>
       </c>
       <c r="M13" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="N13" s="9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="O13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P13" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="Q13" s="9" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="D14" s="5" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="9">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="G14" s="9">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="9">
         <v>350.0</v>
       </c>
       <c r="J14" s="9">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="9">
-        <v>200</v>
+        <v>280</v>
       </c>
       <c r="M14" s="10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="N14" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="O14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P14" s="5" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="Q14" s="9" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G15" s="9">
-        <v>173</v>
+        <v>117</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="9">
-        <v>495.0</v>
+        <v>350.0</v>
       </c>
       <c r="J15" s="9">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L15" s="9">
-        <v>275</v>
+        <v>200</v>
       </c>
       <c r="M15" s="10" t="s">
         <v>68</v>
       </c>
       <c r="N15" s="9" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="O15" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P15" s="5" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="Q15" s="9" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="D16" s="5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="9">
-        <v>2026</v>
+        <v>2022</v>
       </c>
       <c r="G16" s="9">
-        <v>609</v>
+        <v>173</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="9">
-        <v>850.0</v>
+        <v>495.0</v>
       </c>
       <c r="J16" s="9">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="K16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L16" s="9">
-        <v>1020</v>
+        <v>275</v>
       </c>
       <c r="M16" s="10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="N16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P16" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q16" s="9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="9" t="s">
+      <c r="D17" s="5" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G17" s="9">
-        <v>103</v>
+        <v>609</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I17" s="9">
-        <v>295.0</v>
+        <v>850.0</v>
       </c>
       <c r="J17" s="9">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="K17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L17" s="9">
-        <v>250</v>
+        <v>1020</v>
       </c>
       <c r="M17" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="N17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P17" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q17" s="9" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="D18" s="5" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="9">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="G18" s="9">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="9">
-        <v>350.0</v>
+        <v>295.0</v>
       </c>
       <c r="J18" s="9">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L18" s="9">
-        <v>130</v>
+        <v>250</v>
       </c>
       <c r="M18" s="10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N18" s="9" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="O18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P18" s="5" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="9">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="G19" s="9">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="9">
         <v>350.0</v>
       </c>
       <c r="J19" s="9">
         <v>20</v>
       </c>
       <c r="K19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="9">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>87</v>
       </c>
       <c r="N19" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P19" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q19" s="9" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C20" s="9" t="s">
+      <c r="D20" s="5" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="G20" s="9">
-        <v>394</v>
+        <v>135</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="9">
-        <v>575.0</v>
+        <v>350.0</v>
       </c>
       <c r="J20" s="9">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="9">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="M20" s="10" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="N20" s="9" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P20" s="5" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="Q20" s="9" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="9">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="G21" s="9">
-        <v>237</v>
+        <v>394</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="9">
-        <v>650.0</v>
+        <v>575.0</v>
       </c>
       <c r="J21" s="9">
         <v>30</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L21" s="9">
-        <v>560</v>
+        <v>400</v>
       </c>
       <c r="M21" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="N21" s="9" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P21" s="5" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="Q21" s="9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="9">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="G22" s="9">
-        <v>186</v>
+        <v>237</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="9">
-        <v>375.0</v>
+        <v>650.0</v>
       </c>
       <c r="J22" s="9">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L22" s="9">
-        <v>250</v>
+        <v>560</v>
       </c>
       <c r="M22" s="10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N22" s="9" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P22" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q22" s="9" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="9">
-        <v>2026</v>
+        <v>2019</v>
       </c>
       <c r="G23" s="9">
-        <v>79</v>
+        <v>186</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="9">
-        <v>300.0</v>
+        <v>375.0</v>
       </c>
       <c r="J23" s="9">
         <v>20</v>
       </c>
       <c r="K23" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L23" s="9">
-        <v>160</v>
+        <v>250</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>105</v>
       </c>
       <c r="N23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P23" s="5" t="s">
         <v>107</v>
       </c>
       <c r="Q23" s="9" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="D24" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="9" t="s">
-        <v>112</v>
+        <v>23</v>
       </c>
       <c r="F24" s="9">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="G24" s="9">
-        <v>192</v>
+        <v>79</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I24" s="9">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
       <c r="J24" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L24" s="9">
-        <v>280</v>
+        <v>160</v>
       </c>
       <c r="M24" s="10" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="O24" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P24" s="5" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="Q24" s="9" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="D25" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="E25" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="E25" s="9" t="s">
-[...3 lines deleted...]
-        <v>116</v>
+      <c r="F25" s="9">
+        <v>2021</v>
       </c>
       <c r="G25" s="9">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="9">
-        <v>425.0</v>
+        <v>400.0</v>
       </c>
       <c r="J25" s="9">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L25" s="9">
-        <v>330</v>
+        <v>280</v>
       </c>
       <c r="M25" s="10" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="N25" s="9" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P25" s="5" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="Q25" s="9" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="F26" s="9">
-        <v>2020</v>
+      <c r="F26" s="9" t="s">
+        <v>119</v>
       </c>
       <c r="G26" s="9">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="9">
-        <v>450.0</v>
+        <v>425.0</v>
       </c>
       <c r="J26" s="9">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="9">
-        <v>300</v>
+        <v>330</v>
       </c>
       <c r="M26" s="10" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="N26" s="9" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P26" s="5" t="s">
-        <v>62</v>
+        <v>120</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="9">
-        <v>2026</v>
+        <v>2020</v>
       </c>
       <c r="G27" s="9">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="9">
-        <v>395.0</v>
+        <v>450.0</v>
       </c>
       <c r="J27" s="9">
         <v>25</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L27" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>122</v>
       </c>
       <c r="N27" s="9" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="O27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P27" s="5" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="Q27" s="9" t="s">
-        <v>123</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="9">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G28" s="9">
-        <v>51</v>
+        <v>197</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="9">
-        <v>195.0</v>
+        <v>395.0</v>
       </c>
       <c r="J28" s="9">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L28" s="9">
-        <v>100</v>
+        <v>320</v>
       </c>
       <c r="M28" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N28" s="9" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="O28" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P28" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q28" s="9" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>128</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="9">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="G29" s="9">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="9">
-        <v>350.0</v>
+        <v>195.0</v>
       </c>
       <c r="J29" s="9">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K29" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L29" s="9">
-        <v>260</v>
+        <v>100</v>
       </c>
       <c r="M29" s="10" t="s">
         <v>129</v>
       </c>
       <c r="N29" s="9" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="O29" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P29" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="Q29" s="9" t="s">
-        <v>133</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="9">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="G30" s="9">
-        <v>270</v>
+        <v>178</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="9">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
       <c r="J30" s="9">
         <v>20</v>
       </c>
       <c r="K30" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L30" s="9">
-        <v>430</v>
+        <v>260</v>
       </c>
       <c r="M30" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="N30" s="9" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="O30" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P30" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q30" s="9" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="D31" s="5" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="9">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="G31" s="9">
-        <v>159</v>
+        <v>270</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="9">
-        <v>425.0</v>
+        <v>450.0</v>
       </c>
       <c r="J31" s="9">
         <v>20</v>
       </c>
       <c r="K31" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L31" s="9">
-        <v>240</v>
+        <v>430</v>
       </c>
       <c r="M31" s="10" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="N31" s="9" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="O31" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P31" s="5" t="s">
-        <v>103</v>
+        <v>141</v>
       </c>
       <c r="Q31" s="9" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="B32" s="13"/>
-[...5 lines deleted...]
-      <c r="H32" s="13"/>
+      <c r="A32" s="5">
+        <v>26</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" s="9">
+        <v>2023</v>
+      </c>
+      <c r="G32" s="9">
+        <v>159</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I32" s="9">
+        <v>425.0</v>
+      </c>
+      <c r="J32" s="9">
+        <v>20</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="9">
+        <v>240</v>
+      </c>
+      <c r="M32" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="N32" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="O32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P32" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="33" spans="1:17">
-      <c r="A33" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H33" s="12"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="12" t="s">
-        <v>142</v>
-[...7 lines deleted...]
-      <c r="H34" s="11"/>
+        <v>145</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="12"/>
     </row>
     <row r="35" spans="1:17">
-      <c r="A35" s="11" t="s">
-        <v>143</v>
+      <c r="A35" s="12" t="s">
+        <v>146</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="11" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:17">
-      <c r="A37" s="12" t="s">
-        <v>145</v>
+      <c r="A37" s="11" t="s">
+        <v>148</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="12" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="12" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" s="12" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="12" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-      <c r="H41" s="12"/>
+        <v>152</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
     </row>
     <row r="42" spans="1:17">
-      <c r="A42" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H42" s="11"/>
+      <c r="A42" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
     </row>
     <row r="43" spans="1:17">
-      <c r="A43" s="12" t="s">
-        <v>151</v>
+      <c r="A43" s="11" t="s">
+        <v>154</v>
       </c>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" s="12" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" s="12" t="s">
-        <v>153</v>
-[...7 lines deleted...]
-      <c r="H45" s="12"/>
+        <v>156</v>
+      </c>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
     </row>
     <row r="46" spans="1:17">
-      <c r="A46" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H46" s="11"/>
+      <c r="A46" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="12"/>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="11" t="s">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="11" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B48" s="11"/>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" s="11" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B49" s="11"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
     </row>
     <row r="50" spans="1:17">
-      <c r="A50" s="12" t="s">
-        <v>157</v>
+      <c r="A50" s="11" t="s">
+        <v>160</v>
       </c>
       <c r="B50" s="11"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" s="12" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
     </row>
+    <row r="52" spans="1:17">
+      <c r="A52" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B52" s="11"/>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:H34"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A36:H36"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A41:H41"/>
     <mergeCell ref="A42:H42"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A44:H44"/>
     <mergeCell ref="A45:H45"/>
     <mergeCell ref="A46:H46"/>
     <mergeCell ref="A47:H47"/>
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H51"/>
+    <mergeCell ref="A52:H52"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="M7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="M8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="M9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="M10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="M13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="M14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="M15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="M16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="M17" r:id="rId_hyperlink_23"/>
@@ -2710,50 +2771,52 @@
     <hyperlink ref="M19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_28"/>
     <hyperlink ref="M20" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_30"/>
     <hyperlink ref="M21" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_32"/>
     <hyperlink ref="M22" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_34"/>
     <hyperlink ref="M23" r:id="rId_hyperlink_35"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_36"/>
     <hyperlink ref="M24" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_38"/>
     <hyperlink ref="M25" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_40"/>
     <hyperlink ref="M26" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_42"/>
     <hyperlink ref="M27" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_44"/>
     <hyperlink ref="M28" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_46"/>
     <hyperlink ref="M29" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_48"/>
     <hyperlink ref="M30" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_50"/>
     <hyperlink ref="M31" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="M32" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>