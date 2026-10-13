--- v4 (2026-07-23)
+++ v5 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Dental BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -635,51 +635,51 @@
   <si>
     <t>Laser Dentistry</t>
   </si>
   <si>
     <t>Lingual Orthodontics</t>
   </si>
   <si>
     <t>978-93-88022-91-0</t>
   </si>
   <si>
     <t>Dr. Vidya Bhushan, Dr. Shilpa Rai</t>
   </si>
   <si>
     <t>Made Easy for MDS Paper I Examination - Questions-Answers Based Reference Book</t>
   </si>
   <si>
     <t>978-93-91208-16-5</t>
   </si>
   <si>
     <t>Dhiraj B. Dufare</t>
   </si>
   <si>
     <t>Reference/Guide</t>
   </si>
   <si>
-    <t>Oral Dentistry, Oral Medicine</t>
+    <t>Oral Medicine, Oral Dentistry</t>
   </si>
   <si>
     <t>24x18x2.5</t>
   </si>
   <si>
     <t>Management Guide in Oral Medicine (A Concise Review)</t>
   </si>
   <si>
     <t>978-81-951750-1-7</t>
   </si>
   <si>
     <t>Dr. Rucha Pandharipande</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>23x15x1.2</t>
   </si>
   <si>
     <t>MCQs for PGs in Prosthodontics</t>
   </si>
   <si>
     <t>978-81-932450-9-5</t>
   </si>
@@ -752,51 +752,51 @@
   <si>
     <t>23x15x0.2</t>
   </si>
   <si>
     <t>Paediatric Dentistry: A Concise Textbook (For Dental Students)</t>
   </si>
   <si>
     <t>978-81-962763-6-2</t>
   </si>
   <si>
     <t>Dr. Amitabha Chakraborty</t>
   </si>
   <si>
     <t>25x18.5x2.5</t>
   </si>
   <si>
     <t>Paediatric Laser Dentistry: Advancements, Applications, and Techniques</t>
   </si>
   <si>
     <t>978-81-19613-37-3</t>
   </si>
   <si>
     <t>Dr. Rahul Mishra, Dr. Atul Kumar Singh, Dr. Gourav Jain, Dr. Vijay Mishra</t>
   </si>
   <si>
-    <t>Paediatrics, Laser Dentistry</t>
+    <t>Laser Dentistry, Paediatrics</t>
   </si>
   <si>
     <t>Pain in Endodontics</t>
   </si>
   <si>
     <t>978-93-88022-52-1</t>
   </si>
   <si>
     <t>Dr. Deepjyoti Bora, Dr. Sridevi N., Dr. Pankaj Priyadarshi</t>
   </si>
   <si>
     <t>23x15x1</t>
   </si>
   <si>
     <t>Periodontal Medicine</t>
   </si>
   <si>
     <t>978-93-88022-89-7</t>
   </si>
   <si>
     <t>Dr. Abhishek Verma, Dr. Anuja Prerna, Dr. Aaysha Tabinda Nabi</t>
   </si>
   <si>
     <t>Periodontics</t>
   </si>
@@ -906,50 +906,62 @@
     <t>Anatomy</t>
   </si>
   <si>
     <t>22x15.5x1.2</t>
   </si>
   <si>
     <t>Textbook of Complete Denture Impressions</t>
   </si>
   <si>
     <t>978-93-88022-42-2</t>
   </si>
   <si>
     <t>Dr. Nadeem Yunus</t>
   </si>
   <si>
     <t>Dental Materials</t>
   </si>
   <si>
     <t>Textbook of Complete Denture Impressions (2nd Edition)</t>
   </si>
   <si>
     <t>978-93-48565-54-9</t>
   </si>
   <si>
     <t>22x15.5x1.7</t>
+  </si>
+  <si>
+    <t>Textbook of Stem Cells and Regenerative Medicine</t>
+  </si>
+  <si>
+    <t>978-93-7979-052-1</t>
+  </si>
+  <si>
+    <t>Dr. Sunil PM, Dr. Joseph Johny, Dr. Aparna Suraj</t>
+  </si>
+  <si>
+    <t>STEM Cell and Regenerative Medicine</t>
   </si>
   <si>
     <t>Textbook on Forensic Dentistry</t>
   </si>
   <si>
     <t>978-93-88022-41-5</t>
   </si>
   <si>
     <t>Dr. Kumar Anand, Dr. Kriti Singh, Dr. Khushboo Rani</t>
   </si>
   <si>
     <t>24x17x0.5</t>
   </si>
   <si>
     <t>Textbook on Odontogenic Tumors</t>
   </si>
   <si>
     <t>978-93-88022-03-3</t>
   </si>
   <si>
     <t>Dr. Pooja Kasana, Dr. Heena Sadiq, Dr. Swati Priya</t>
   </si>
   <si>
     <t>Understanding Early Childhood Caries</t>
   </si>
@@ -1454,62 +1466,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/272/a-concise-handbook-of-instruments-used-in-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-13-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/106/a-concise-textbook-on-forensic-odontology" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-60-6" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/365/a-guide-to-minimally-invasive-paediatric-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-92-2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/254/a-textbook-of-biochemistry-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-91-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/171/advanced-diagnostic-techniques-for-oral-cancer-detection" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-48-6" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/371/anaesthesia-in-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-58-7" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/213/artificial-intelligence-redefining-new-age-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-51-6" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/84/autogenous-maxillofacial-bone-grafting" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-38-5" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/175/autogenous-maxillofacial-bone-grafting-bone-graft-sites-and-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-55-4" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/119/behavioral-sciences-in-dentistry-the-link-between-oral-and-emotional-well-being" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-73-6" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/206/clinical-application-of-lasers-in-dental-implants-and-periodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-27-1" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/231/coagulopathy-in-oral-and-maxillofacial-surgery" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-75-2" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/414/concise-orthodontics-with-multiple-choice-questions-mcqs-2nd-edition" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-39-6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/52/corticosteroid-in-mucosal-lesions" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-06-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/41/dental-caries" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-9-1" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/144/dental-caries-its-understanding-and-management-then-now" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-00-4" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/226/dental-caries-in-children-with-special-health-care-needs" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-93-4" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/193/digitalization-in-conservative-dentistry-and-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-73-8" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/149/disease-of-maxillary-sinus-a-comprehensive-textbook" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-951750-9-3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/94/drugs-used-in-dental-emergencies" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-48-4" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/192/endodontology-the-art-and-science" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-5457-681-2" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/69/essentials-of-dental-anatomy-histology-and-oral-physiology-with-short-questions-and-answers" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-22-4" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/337/essentials-of-esthetic-dentistry-principles-practice-and-progress" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-11-3" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/101/essentials-of-interceptive-orthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-55-2" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/39/etiopathogenesis-of-autoimmune-disorders" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-4-0" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/48/etiopathogenesis-of-oral-submucous-fibrosis" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-04-0" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/53/etiopathogenesis-of-vesiculobullous-lesions" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-07-1" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/336/forensic-odontology-path-to-discovery" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-03-8" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/289/functional-rehabilitation-of-endodontically-treated-teeth-a-perspective-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-90-8" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/91/fundamentals-of-maxillofacial-laser" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-45-3" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/81/gingival-tissue-management-emphasis-on-operative-and-prosthodontic-aspect" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-31-6" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/349/guided-endodontics-path-to-precision" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-79-3" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/301/gyrated-intervention-in-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-69-4" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/312/handbook-of-chemotherapy" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-46-5" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/184/handbook-of-diagnosis-for-oral-cancer-basics-to-advanced" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-71-4" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/422/hope-in-holistic-oral-health-prioritisation-and-equity-through-integration-with-national-health-programs-of-india" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-84-6" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/59/implants-a-total-anchorage-device" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-13-2" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/356/inspired-from-nature-biomimetics-in-paediatric-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-19-9" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/401/lasers-in-dentistry-an-insight" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-42-6" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/136/lingual-orthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-91-0" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/154/made-easy-for-mds-paper-i-examination-questions-answers-based-reference-book" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-16-5" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/140/management-guide-in-oral-medicine-a-concise-review" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-951750-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/40/mcqs-for-pgs-in-prosthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-9-5" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/153/metabolic-disorders-of-jaws" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-951750-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/351/modern-multiple-choice-questions-mcqs-in-paediatric-dentistry-with-explanatory-answers" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-83-0" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/270/multiple-choice-questions-book-of-pharmacology-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-5-5" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/122/notes-on-medical-microbiology-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-77-4" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/45/oral-mycoses" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-02-6" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/271/paediatric-dentistry-a-concise-textbook-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-6-2" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/280/paediatric-laser-dentistry-advancements-applications-and-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-37-3" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/98/pain-in-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-52-1" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/135/periodontal-medicine" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-89-7" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/100/pleomorphic-adenoma" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-54-5" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/238/pulp-capping-materials-in-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962762-5-6" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/352/revolutionizing-restorative-dentistry-smart-materials-a-breakthrough" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-97-7" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/256/role-of-ergonomics-in-dental-practice" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-93-6" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/87/self-ligation-the-magic-bracket-in-orthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-40-8" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/118/sports-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-72-9" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/50/staging-and-grading-of-oral-squamous-cell-carcinoma" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-8-8" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/331/supportive-periodontal-therapy" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-04-5" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/76/supportive-periodontal-therapy-a-comprehensive-review" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-29-3" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/108/temporomandibular-joint-ankylosis-a-review" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-62-0" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/362/textbook-of-anatomy-for-bds" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-51-9" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/88/textbook-of-complete-denture-impressions" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-42-2" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/395/textbook-of-complete-denture-impressions-2nd-edition" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-54-9" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/86/textbook-on-forensic-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-41-5" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/47/textbook-on-odontogenic-tumors" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-03-3" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/244/understanding-early-childhood-caries" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-79-0" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/297/understanding-lasers-and-its-application-in-oral-medicine" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-57-1" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/131/viva-voce-in-oral-histology-for-bds-1st-year" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-85-9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/272/a-concise-handbook-of-instruments-used-in-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-13-7" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/106/a-concise-textbook-on-forensic-odontology" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-60-6" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/365/a-guide-to-minimally-invasive-paediatric-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-92-2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/254/a-textbook-of-biochemistry-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-91-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/171/advanced-diagnostic-techniques-for-oral-cancer-detection" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-48-6" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/371/anaesthesia-in-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-58-7" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/213/artificial-intelligence-redefining-new-age-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-51-6" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/84/autogenous-maxillofacial-bone-grafting" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-38-5" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/175/autogenous-maxillofacial-bone-grafting-bone-graft-sites-and-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-55-4" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/119/behavioral-sciences-in-dentistry-the-link-between-oral-and-emotional-well-being" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-73-6" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/206/clinical-application-of-lasers-in-dental-implants-and-periodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-27-1" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/231/coagulopathy-in-oral-and-maxillofacial-surgery" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-75-2" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/414/concise-orthodontics-with-multiple-choice-questions-mcqs-2nd-edition" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-39-6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/52/corticosteroid-in-mucosal-lesions" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-06-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/41/dental-caries" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-933819-9-1" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/144/dental-caries-its-understanding-and-management-then-now" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-00-4" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/226/dental-caries-in-children-with-special-health-care-needs" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-93-4" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/193/digitalization-in-conservative-dentistry-and-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-73-8" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/149/disease-of-maxillary-sinus-a-comprehensive-textbook" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-951750-9-3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/94/drugs-used-in-dental-emergencies" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-48-4" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/192/endodontology-the-art-and-science" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-5457-681-2" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/69/essentials-of-dental-anatomy-histology-and-oral-physiology-with-short-questions-and-answers" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-22-4" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/337/essentials-of-esthetic-dentistry-principles-practice-and-progress" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-11-3" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/101/essentials-of-interceptive-orthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-55-2" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/39/etiopathogenesis-of-autoimmune-disorders" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-4-0" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/48/etiopathogenesis-of-oral-submucous-fibrosis" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-04-0" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/53/etiopathogenesis-of-vesiculobullous-lesions" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-07-1" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/336/forensic-odontology-path-to-discovery" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-03-8" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/289/functional-rehabilitation-of-endodontically-treated-teeth-a-perspective-approach" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-90-8" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/91/fundamentals-of-maxillofacial-laser" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-45-3" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/81/gingival-tissue-management-emphasis-on-operative-and-prosthodontic-aspect" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-31-6" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/349/guided-endodontics-path-to-precision" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-79-3" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/301/gyrated-intervention-in-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-69-4" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/312/handbook-of-chemotherapy" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-46-5" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/184/handbook-of-diagnosis-for-oral-cancer-basics-to-advanced" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-71-4" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/422/hope-in-holistic-oral-health-prioritisation-and-equity-through-integration-with-national-health-programs-of-india" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-84-6" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/59/implants-a-total-anchorage-device" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-13-2" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/356/inspired-from-nature-biomimetics-in-paediatric-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-19-9" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/401/lasers-in-dentistry-an-insight" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-42-6" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/136/lingual-orthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-91-0" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/154/made-easy-for-mds-paper-i-examination-questions-answers-based-reference-book" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-16-5" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/140/management-guide-in-oral-medicine-a-concise-review" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-951750-1-7" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/40/mcqs-for-pgs-in-prosthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-9-5" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/153/metabolic-disorders-of-jaws" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-951750-8-6" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/351/modern-multiple-choice-questions-mcqs-in-paediatric-dentistry-with-explanatory-answers" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-83-0" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/270/multiple-choice-questions-book-of-pharmacology-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-5-5" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/122/notes-on-medical-microbiology-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-77-4" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/45/oral-mycoses" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-02-6" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/271/paediatric-dentistry-a-concise-textbook-for-dental-students" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962763-6-2" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/280/paediatric-laser-dentistry-advancements-applications-and-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-37-3" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/98/pain-in-endodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-52-1" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/135/periodontal-medicine" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-89-7" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/100/pleomorphic-adenoma" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-54-5" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/238/pulp-capping-materials-in-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-962762-5-6" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/352/revolutionizing-restorative-dentistry-smart-materials-a-breakthrough" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-97-7" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/256/role-of-ergonomics-in-dental-practice" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-93-6" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/87/self-ligation-the-magic-bracket-in-orthodontics" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-40-8" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/118/sports-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-72-9" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/50/staging-and-grading-of-oral-squamous-cell-carcinoma" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-8-8" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/331/supportive-periodontal-therapy" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-04-5" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/76/supportive-periodontal-therapy-a-comprehensive-review" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-29-3" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/108/temporomandibular-joint-ankylosis-a-review" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-62-0" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/362/textbook-of-anatomy-for-bds" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-51-9" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/88/textbook-of-complete-denture-impressions" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-42-2" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/395/textbook-of-complete-denture-impressions-2nd-edition" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-54-9" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/476/textbook-of-stem-cells-and-regenerative-medicine" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-7979-052-1" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/86/textbook-on-forensic-dentistry" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-41-5" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/47/textbook-on-odontogenic-tumors" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-03-3" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/244/understanding-early-childhood-caries" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-79-0" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/297/understanding-lasers-and-its-application-in-oral-medicine" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-19613-57-1" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/131/viva-voce-in-oral-histology-for-bds-1st-year" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-85-9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q96"/>
+  <dimension ref="A1:Q97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B77" sqref="B77:H77"/>
+      <selection activeCell="B78" sqref="B78:H78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="35" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="14.2822" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.2822" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.2822" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.2822" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.5645" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.5645" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.5645" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.5645" customWidth="true" style="0"/>
     <col min="17" max="17" width="14.2822" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1"/>
@@ -5053,561 +5065,610 @@
       </c>
       <c r="P71" s="5" t="s">
         <v>294</v>
       </c>
       <c r="Q71" s="9" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>298</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>299</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>300</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="9">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="G72" s="9">
-        <v>91</v>
+        <v>353</v>
       </c>
       <c r="H72" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I72" s="9">
-        <v>375.0</v>
+        <v>1450.0</v>
       </c>
       <c r="J72" s="9">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="K72" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="L72" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="L72" s="9"/>
       <c r="M72" s="10" t="s">
         <v>299</v>
       </c>
       <c r="N72" s="9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="O72" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P72" s="5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q72" s="9" t="s">
         <v>301</v>
       </c>
+      <c r="Q72" s="9"/>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>302</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="F73" s="9" t="s">
-        <v>102</v>
+      <c r="F73" s="9">
+        <v>2020</v>
       </c>
       <c r="G73" s="9">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H73" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I73" s="9">
         <v>375.0</v>
       </c>
       <c r="J73" s="9">
         <v>20</v>
       </c>
       <c r="K73" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L73" s="9">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="M73" s="10" t="s">
         <v>303</v>
       </c>
       <c r="N73" s="9" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="O73" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P73" s="5" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="Q73" s="9" t="s">
-        <v>35</v>
+        <v>305</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="F74" s="9">
-        <v>2023</v>
+      <c r="F74" s="9" t="s">
+        <v>102</v>
       </c>
       <c r="G74" s="9">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I74" s="9">
         <v>375.0</v>
       </c>
       <c r="J74" s="9">
         <v>20</v>
       </c>
       <c r="K74" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L74" s="9">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="M74" s="10" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="N74" s="9" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="O74" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P74" s="5" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="Q74" s="9" t="s">
-        <v>308</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>309</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="9">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="G75" s="9">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="H75" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="9">
-        <v>295.0</v>
+        <v>375.0</v>
       </c>
       <c r="J75" s="9">
         <v>20</v>
       </c>
       <c r="K75" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L75" s="9">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="M75" s="10" t="s">
         <v>310</v>
       </c>
       <c r="N75" s="9" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="O75" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P75" s="5" t="s">
-        <v>199</v>
+        <v>75</v>
       </c>
       <c r="Q75" s="9" t="s">
-        <v>176</v>
+        <v>312</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D76" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E76" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" s="9">
+        <v>2024</v>
+      </c>
+      <c r="G76" s="9">
+        <v>75</v>
+      </c>
+      <c r="H76" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I76" s="9">
+        <v>295.0</v>
+      </c>
+      <c r="J76" s="9">
+        <v>20</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76" s="9">
+        <v>150</v>
+      </c>
+      <c r="M76" s="10" t="s">
         <v>314</v>
       </c>
-      <c r="E76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F76" s="9">
+      <c r="N76" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="O76" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P76" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q76" s="9" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17">
+      <c r="A77" s="5">
+        <v>71</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E77" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F77" s="9">
         <v>2020</v>
       </c>
-      <c r="G76" s="9">
+      <c r="G77" s="9">
         <v>131</v>
       </c>
-      <c r="H76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I76" s="9">
+      <c r="H77" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I77" s="9">
         <v>325.0</v>
       </c>
-      <c r="J76" s="9">
+      <c r="J77" s="9">
         <v>15</v>
       </c>
-      <c r="K76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L76" s="9">
+      <c r="K77" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L77" s="9">
         <v>220</v>
       </c>
-      <c r="M76" s="10" t="s">
-[...2 lines deleted...]
-      <c r="N76" s="9" t="s">
+      <c r="M77" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="N77" s="9" t="s">
         <v>212</v>
       </c>
-      <c r="O76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="P76" s="5" t="s">
+      <c r="O77" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P77" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="Q76" s="9" t="s">
+      <c r="Q77" s="9" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="77" spans="1:17">
-[...7 lines deleted...]
-    </row>
     <row r="78" spans="1:17">
-      <c r="A78" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H78" s="12"/>
+      <c r="B78" s="13"/>
+      <c r="C78" s="13"/>
+      <c r="D78" s="13"/>
+      <c r="E78" s="13"/>
+      <c r="F78" s="13"/>
+      <c r="G78" s="13"/>
+      <c r="H78" s="13"/>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="12" t="s">
-        <v>316</v>
-[...7 lines deleted...]
-      <c r="H79" s="11"/>
+        <v>319</v>
+      </c>
+      <c r="B79" s="12"/>
+      <c r="C79" s="12"/>
+      <c r="D79" s="12"/>
+      <c r="E79" s="12"/>
+      <c r="F79" s="12"/>
+      <c r="G79" s="12"/>
+      <c r="H79" s="12"/>
     </row>
     <row r="80" spans="1:17">
-      <c r="A80" s="11" t="s">
-        <v>317</v>
+      <c r="A80" s="12" t="s">
+        <v>320</v>
       </c>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" s="11" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
     </row>
     <row r="82" spans="1:17">
-      <c r="A82" s="12" t="s">
-        <v>319</v>
+      <c r="A82" s="11" t="s">
+        <v>322</v>
       </c>
       <c r="B82" s="11"/>
       <c r="C82" s="11"/>
       <c r="D82" s="11"/>
       <c r="E82" s="11"/>
       <c r="F82" s="11"/>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" s="12" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B83" s="11"/>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" s="12" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B84" s="11"/>
       <c r="C84" s="11"/>
       <c r="D84" s="11"/>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" s="12" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B85" s="11"/>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="11"/>
       <c r="F85" s="11"/>
       <c r="G85" s="11"/>
       <c r="H85" s="11"/>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" s="12" t="s">
-        <v>323</v>
-[...7 lines deleted...]
-      <c r="H86" s="12"/>
+        <v>326</v>
+      </c>
+      <c r="B86" s="11"/>
+      <c r="C86" s="11"/>
+      <c r="D86" s="11"/>
+      <c r="E86" s="11"/>
+      <c r="F86" s="11"/>
+      <c r="G86" s="11"/>
+      <c r="H86" s="11"/>
     </row>
     <row r="87" spans="1:17">
-      <c r="A87" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H87" s="11"/>
+      <c r="A87" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="B87" s="12"/>
+      <c r="C87" s="12"/>
+      <c r="D87" s="12"/>
+      <c r="E87" s="12"/>
+      <c r="F87" s="12"/>
+      <c r="G87" s="12"/>
+      <c r="H87" s="12"/>
     </row>
     <row r="88" spans="1:17">
-      <c r="A88" s="12" t="s">
-        <v>325</v>
+      <c r="A88" s="11" t="s">
+        <v>328</v>
       </c>
       <c r="B88" s="11"/>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="11"/>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="12" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B89" s="11"/>
       <c r="C89" s="11"/>
       <c r="D89" s="11"/>
       <c r="E89" s="11"/>
       <c r="F89" s="11"/>
       <c r="G89" s="11"/>
       <c r="H89" s="11"/>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" s="12" t="s">
-        <v>327</v>
-[...7 lines deleted...]
-      <c r="H90" s="12"/>
+        <v>330</v>
+      </c>
+      <c r="B90" s="11"/>
+      <c r="C90" s="11"/>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="11"/>
+      <c r="H90" s="11"/>
     </row>
     <row r="91" spans="1:17">
-      <c r="A91" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H91" s="11"/>
+      <c r="A91" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" s="12"/>
+      <c r="C91" s="12"/>
+      <c r="D91" s="12"/>
+      <c r="E91" s="12"/>
+      <c r="F91" s="12"/>
+      <c r="G91" s="12"/>
+      <c r="H91" s="12"/>
     </row>
     <row r="92" spans="1:17">
       <c r="A92" s="11" t="s">
-        <v>328</v>
+        <v>0</v>
       </c>
       <c r="B92" s="11"/>
       <c r="C92" s="11"/>
       <c r="D92" s="11"/>
       <c r="E92" s="11"/>
       <c r="F92" s="11"/>
       <c r="G92" s="11"/>
       <c r="H92" s="11"/>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" s="11" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B93" s="11"/>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="11"/>
       <c r="F93" s="11"/>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" s="11" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B94" s="11"/>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="11"/>
       <c r="F94" s="11"/>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
     </row>
     <row r="95" spans="1:17">
-      <c r="A95" s="12" t="s">
-        <v>331</v>
+      <c r="A95" s="11" t="s">
+        <v>334</v>
       </c>
       <c r="B95" s="11"/>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11"/>
       <c r="F95" s="11"/>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
     </row>
     <row r="96" spans="1:17">
       <c r="A96" s="12" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B96" s="11"/>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="11"/>
       <c r="F96" s="11"/>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
     </row>
+    <row r="97" spans="1:17">
+      <c r="A97" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="B97" s="11"/>
+      <c r="C97" s="11"/>
+      <c r="D97" s="11"/>
+      <c r="E97" s="11"/>
+      <c r="F97" s="11"/>
+      <c r="G97" s="11"/>
+      <c r="H97" s="11"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A78:H78"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A84:H84"/>
     <mergeCell ref="A85:H85"/>
     <mergeCell ref="A86:H86"/>
     <mergeCell ref="A87:H87"/>
     <mergeCell ref="A88:H88"/>
     <mergeCell ref="A89:H89"/>
     <mergeCell ref="A90:H90"/>
     <mergeCell ref="A91:H91"/>
     <mergeCell ref="A92:H92"/>
     <mergeCell ref="A93:H93"/>
     <mergeCell ref="A94:H94"/>
     <mergeCell ref="A95:H95"/>
     <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A97:H97"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="M7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="M8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="M9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="M10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="M13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="M14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="M15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="M16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="M17" r:id="rId_hyperlink_23"/>
@@ -5707,50 +5768,52 @@
     <hyperlink ref="M64" r:id="rId_hyperlink_117"/>
     <hyperlink ref="B65" r:id="rId_hyperlink_118"/>
     <hyperlink ref="M65" r:id="rId_hyperlink_119"/>
     <hyperlink ref="B66" r:id="rId_hyperlink_120"/>
     <hyperlink ref="M66" r:id="rId_hyperlink_121"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_122"/>
     <hyperlink ref="M67" r:id="rId_hyperlink_123"/>
     <hyperlink ref="B68" r:id="rId_hyperlink_124"/>
     <hyperlink ref="M68" r:id="rId_hyperlink_125"/>
     <hyperlink ref="B69" r:id="rId_hyperlink_126"/>
     <hyperlink ref="M69" r:id="rId_hyperlink_127"/>
     <hyperlink ref="B70" r:id="rId_hyperlink_128"/>
     <hyperlink ref="M70" r:id="rId_hyperlink_129"/>
     <hyperlink ref="B71" r:id="rId_hyperlink_130"/>
     <hyperlink ref="M71" r:id="rId_hyperlink_131"/>
     <hyperlink ref="B72" r:id="rId_hyperlink_132"/>
     <hyperlink ref="M72" r:id="rId_hyperlink_133"/>
     <hyperlink ref="B73" r:id="rId_hyperlink_134"/>
     <hyperlink ref="M73" r:id="rId_hyperlink_135"/>
     <hyperlink ref="B74" r:id="rId_hyperlink_136"/>
     <hyperlink ref="M74" r:id="rId_hyperlink_137"/>
     <hyperlink ref="B75" r:id="rId_hyperlink_138"/>
     <hyperlink ref="M75" r:id="rId_hyperlink_139"/>
     <hyperlink ref="B76" r:id="rId_hyperlink_140"/>
     <hyperlink ref="M76" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="B77" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="M77" r:id="rId_hyperlink_143"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>