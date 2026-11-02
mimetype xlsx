--- v5 (2026-10-13)
+++ v6 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Dental BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -918,50 +918,53 @@
     <t>Dr. Nadeem Yunus</t>
   </si>
   <si>
     <t>Dental Materials</t>
   </si>
   <si>
     <t>Textbook of Complete Denture Impressions (2nd Edition)</t>
   </si>
   <si>
     <t>978-93-48565-54-9</t>
   </si>
   <si>
     <t>22x15.5x1.7</t>
   </si>
   <si>
     <t>Textbook of Stem Cells and Regenerative Medicine</t>
   </si>
   <si>
     <t>978-93-7979-052-1</t>
   </si>
   <si>
     <t>Dr. Sunil PM, Dr. Joseph Johny, Dr. Aparna Suraj</t>
   </si>
   <si>
     <t>STEM Cell and Regenerative Medicine</t>
+  </si>
+  <si>
+    <t>24x18.5x2</t>
   </si>
   <si>
     <t>Textbook on Forensic Dentistry</t>
   </si>
   <si>
     <t>978-93-88022-41-5</t>
   </si>
   <si>
     <t>Dr. Kumar Anand, Dr. Kriti Singh, Dr. Khushboo Rani</t>
   </si>
   <si>
     <t>24x17x0.5</t>
   </si>
   <si>
     <t>Textbook on Odontogenic Tumors</t>
   </si>
   <si>
     <t>978-93-88022-03-3</t>
   </si>
   <si>
     <t>Dr. Pooja Kasana, Dr. Heena Sadiq, Dr. Swati Priya</t>
   </si>
   <si>
     <t>Understanding Early Childhood Caries</t>
   </si>
@@ -5082,558 +5085,562 @@
       </c>
       <c r="D72" s="5" t="s">
         <v>300</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="9">
         <v>2026</v>
       </c>
       <c r="G72" s="9">
         <v>353</v>
       </c>
       <c r="H72" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I72" s="9">
         <v>1450.0</v>
       </c>
       <c r="J72" s="9">
         <v>70</v>
       </c>
       <c r="K72" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="L72" s="9"/>
+      <c r="L72" s="9">
+        <v>680</v>
+      </c>
       <c r="M72" s="10" t="s">
         <v>299</v>
       </c>
       <c r="N72" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O72" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P72" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="Q72" s="9"/>
+      <c r="Q72" s="9" t="s">
+        <v>302</v>
+      </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="9">
         <v>2020</v>
       </c>
       <c r="G73" s="9">
         <v>91</v>
       </c>
       <c r="H73" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I73" s="9">
         <v>375.0</v>
       </c>
       <c r="J73" s="9">
         <v>20</v>
       </c>
       <c r="K73" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L73" s="9">
         <v>200</v>
       </c>
       <c r="M73" s="10" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="N73" s="9" t="s">
         <v>33</v>
       </c>
       <c r="O73" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P73" s="5" t="s">
         <v>34</v>
       </c>
       <c r="Q73" s="9" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>102</v>
       </c>
       <c r="G74" s="9">
         <v>81</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I74" s="9">
         <v>375.0</v>
       </c>
       <c r="J74" s="9">
         <v>20</v>
       </c>
       <c r="K74" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L74" s="9">
         <v>130</v>
       </c>
       <c r="M74" s="10" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="N74" s="9" t="s">
         <v>54</v>
       </c>
       <c r="O74" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P74" s="5" t="s">
         <v>49</v>
       </c>
       <c r="Q74" s="9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="9">
         <v>2023</v>
       </c>
       <c r="G75" s="9">
         <v>92</v>
       </c>
       <c r="H75" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="9">
         <v>375.0</v>
       </c>
       <c r="J75" s="9">
         <v>20</v>
       </c>
       <c r="K75" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L75" s="9">
         <v>170</v>
       </c>
       <c r="M75" s="10" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="N75" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O75" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P75" s="5" t="s">
         <v>75</v>
       </c>
       <c r="Q75" s="9" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="9">
         <v>2024</v>
       </c>
       <c r="G76" s="9">
         <v>75</v>
       </c>
       <c r="H76" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="9">
         <v>295.0</v>
       </c>
       <c r="J76" s="9">
         <v>20</v>
       </c>
       <c r="K76" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L76" s="9">
         <v>150</v>
       </c>
       <c r="M76" s="10" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="N76" s="9" t="s">
         <v>54</v>
       </c>
       <c r="O76" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P76" s="5" t="s">
         <v>199</v>
       </c>
       <c r="Q76" s="9" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F77" s="9">
         <v>2020</v>
       </c>
       <c r="G77" s="9">
         <v>131</v>
       </c>
       <c r="H77" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="9">
         <v>325.0</v>
       </c>
       <c r="J77" s="9">
         <v>15</v>
       </c>
       <c r="K77" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L77" s="9">
         <v>220</v>
       </c>
       <c r="M77" s="10" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N77" s="9" t="s">
         <v>212</v>
       </c>
       <c r="O77" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P77" s="5" t="s">
         <v>149</v>
       </c>
       <c r="Q77" s="9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="B78" s="13"/>
       <c r="C78" s="13"/>
       <c r="D78" s="13"/>
       <c r="E78" s="13"/>
       <c r="F78" s="13"/>
       <c r="G78" s="13"/>
       <c r="H78" s="13"/>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="12" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B79" s="12"/>
       <c r="C79" s="12"/>
       <c r="D79" s="12"/>
       <c r="E79" s="12"/>
       <c r="F79" s="12"/>
       <c r="G79" s="12"/>
       <c r="H79" s="12"/>
     </row>
     <row r="80" spans="1:17">
       <c r="A80" s="12" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" s="11" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" s="11" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B82" s="11"/>
       <c r="C82" s="11"/>
       <c r="D82" s="11"/>
       <c r="E82" s="11"/>
       <c r="F82" s="11"/>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" s="12" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B83" s="11"/>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" s="12" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B84" s="11"/>
       <c r="C84" s="11"/>
       <c r="D84" s="11"/>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" s="12" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B85" s="11"/>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="11"/>
       <c r="F85" s="11"/>
       <c r="G85" s="11"/>
       <c r="H85" s="11"/>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" s="12" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B86" s="11"/>
       <c r="C86" s="11"/>
       <c r="D86" s="11"/>
       <c r="E86" s="11"/>
       <c r="F86" s="11"/>
       <c r="G86" s="11"/>
       <c r="H86" s="11"/>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" s="12" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B87" s="12"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
       <c r="F87" s="12"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" s="11" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B88" s="11"/>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="11"/>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="12" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B89" s="11"/>
       <c r="C89" s="11"/>
       <c r="D89" s="11"/>
       <c r="E89" s="11"/>
       <c r="F89" s="11"/>
       <c r="G89" s="11"/>
       <c r="H89" s="11"/>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" s="12" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B90" s="11"/>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
     </row>
     <row r="91" spans="1:17">
       <c r="A91" s="12" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="12"/>
       <c r="F91" s="12"/>
       <c r="G91" s="12"/>
       <c r="H91" s="12"/>
     </row>
     <row r="92" spans="1:17">
       <c r="A92" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B92" s="11"/>
       <c r="C92" s="11"/>
       <c r="D92" s="11"/>
       <c r="E92" s="11"/>
       <c r="F92" s="11"/>
       <c r="G92" s="11"/>
       <c r="H92" s="11"/>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" s="11" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B93" s="11"/>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="11"/>
       <c r="F93" s="11"/>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" s="11" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B94" s="11"/>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="11"/>
       <c r="F94" s="11"/>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
     </row>
     <row r="95" spans="1:17">
       <c r="A95" s="11" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B95" s="11"/>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11"/>
       <c r="F95" s="11"/>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
     </row>
     <row r="96" spans="1:17">
       <c r="A96" s="12" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B96" s="11"/>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="11"/>
       <c r="F96" s="11"/>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
     </row>
     <row r="97" spans="1:17">
       <c r="A97" s="12" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B97" s="11"/>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11"/>
       <c r="F97" s="11"/>
       <c r="G97" s="11"/>
       <c r="H97" s="11"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A81:H81"/>
     <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
     <mergeCell ref="A84:H84"/>
     <mergeCell ref="A85:H85"/>
     <mergeCell ref="A86:H86"/>
     <mergeCell ref="A87:H87"/>