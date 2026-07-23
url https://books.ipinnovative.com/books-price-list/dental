--- v3 (2026-02-10)
+++ v4 (2026-07-23)
@@ -974,51 +974,51 @@
   <si>
     <t>Viva Voce in Oral Histology for BDS 1st Year</t>
   </si>
   <si>
     <t>978-93-88022-85-9</t>
   </si>
   <si>
     <t>Dr. Himanshu Singh</t>
   </si>
   <si>
     <t>Payment Details:-</t>
   </si>
   <si>
     <t>Payment (India):100% Advance Payment Cheque / DD / RTGS / NEFT will be made in favour of"IP Innovative Publication Pvt. Ltd."</t>
   </si>
   <si>
     <t>Payable at New Delhi, India</t>
   </si>
   <si>
     <t>Bank Name: Axis Bank Ltd., Branch – Palam, New Delhi</t>
   </si>
   <si>
     <t>Current Account No.:917020045271486</t>
   </si>
   <si>
-    <t>IFSC Code:UTIB0000102</t>
+    <t>IFSC Code:UTIB0000132</t>
   </si>
   <si>
     <t>Swift Code:AXISINBB132</t>
   </si>
   <si>
     <t>PAN No.:AAECI4006K</t>
   </si>
   <si>
     <t>Payment Option for Outside of India:</t>
   </si>
   <si>
     <t>PayPal option is applicable only for outside India. Foreign/International Subscribers can send payment via PayPal.</t>
   </si>
   <si>
     <t>PayPal Account:subscription@ipinnovative.com</t>
   </si>
   <si>
     <t>Please send your payment details at Email ID:subscription@ipinnovative.com</t>
   </si>
   <si>
     <t>Contact Details:</t>
   </si>
   <si>
     <t>3rd Floor, A-2, Gulab Bagh, Nawada, Metro Pillar No. 733</t>
   </si>