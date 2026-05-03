--- v1 (2026-01-21)
+++ v2 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Agriculture BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -270,50 +270,62 @@
     <t>Text Book</t>
   </si>
   <si>
     <t>Management of Abiotic Stress in Crop Plants</t>
   </si>
   <si>
     <t>978-93-88022-56-9</t>
   </si>
   <si>
     <t>Dr. Gurumurthy S, Dr. Senjam Jinus S</t>
   </si>
   <si>
     <t>23x15x0.9</t>
   </si>
   <si>
     <t>Red Deer (Cervus elaphus): Ecology, Conservation, and Management</t>
   </si>
   <si>
     <t>978-93-88022-82-8</t>
   </si>
   <si>
     <t>Dr. Junaid Malik</t>
   </si>
   <si>
     <t>Biology &amp; Ecology &amp; Taxonomy</t>
+  </si>
+  <si>
+    <t>Sericulture Manual: A Complete Guide for Farmers, Students and Researchers</t>
+  </si>
+  <si>
+    <t>978-93-48565-36-5</t>
+  </si>
+  <si>
+    <t>Ms. Avleen Kour</t>
+  </si>
+  <si>
+    <t>22x15.5x0.9</t>
   </si>
   <si>
     <t>Payment Details:-</t>
   </si>
   <si>
     <t>Payment (India):100% Advance Payment Cheque / DD / RTGS / NEFT will be made in favour of"IP Innovative Publication Pvt. Ltd."</t>
   </si>
   <si>
     <t>Payable at New Delhi, India</t>
   </si>
   <si>
     <t>Bank Name: Axis Bank Ltd., Branch – Palam, New Delhi</t>
   </si>
   <si>
     <t>Current Account No.:917020045271486</t>
   </si>
   <si>
     <t>IFSC Code:UTIB0000102</t>
   </si>
   <si>
     <t>Swift Code:AXISINBB132</t>
   </si>
   <si>
     <t>PAN No.:AAECI4006K</t>
   </si>
@@ -767,62 +779,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/103/a-textbook-on-entrepreneurship-development-programme-in-sericulture" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-57-6" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/85/a-textbook-on-introduction-to-sericulture-and-soil-science" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-39-2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/78/biodiversity-and-crops-improvement-in-the-era-of-climate-change" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-32-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/156/breeding-and-genetics-of-silkworm-and-mulberry-particularly-for-b-sc-4th-semester-students" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-17-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/179/cowpathy-human-health" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-5593-506-9" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/199/environmental-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-22-6" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/105/essentials-of-agricultural-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-59-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/58/folk-rice-diversity-of-eastern-india-hope-for-the-future-food-security" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-12-5" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/167/forestry-in-india-an-overview" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-32-5" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/222/genetics-of-bio-chemical-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-74-5" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/4/handbook-of-veterinary-parasitology" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/102/management-of-abiotic-stress-in-crop-plants" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-56-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/128/red-deer-cervus-elaphus-ecology-conservation-and-management" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-82-8" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/103/a-textbook-on-entrepreneurship-development-programme-in-sericulture" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-57-6" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/85/a-textbook-on-introduction-to-sericulture-and-soil-science" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-39-2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/78/biodiversity-and-crops-improvement-in-the-era-of-climate-change" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-32-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/156/breeding-and-genetics-of-silkworm-and-mulberry-particularly-for-b-sc-4th-semester-students" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-17-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/179/cowpathy-human-health" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-5593-506-9" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/199/environmental-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-22-6" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/105/essentials-of-agricultural-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-59-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/58/folk-rice-diversity-of-eastern-india-hope-for-the-future-food-security" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-12-5" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/167/forestry-in-india-an-overview" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-32-5" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/222/genetics-of-bio-chemical-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-74-5" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/4/handbook-of-veterinary-parasitology" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/102/management-of-abiotic-stress-in-crop-plants" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-56-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/128/red-deer-cervus-elaphus-ecology-conservation-and-management" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-82-8" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/432/sericulture-manual-a-complete-guide-for-farmers-students-and-researchers" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-36-5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q39"/>
+  <dimension ref="A1:Q40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B20" sqref="B20:H20"/>
+      <selection activeCell="B21" sqref="B21:H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="35" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="14.2822" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.2822" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.2822" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.2822" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.5645" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.5645" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.5645" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.5645" customWidth="true" style="0"/>
     <col min="17" max="17" width="14.2822" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1"/>
@@ -1594,341 +1606,396 @@
         <v>20</v>
       </c>
       <c r="K19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="9">
         <v>250</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>83</v>
       </c>
       <c r="N19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="O19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P19" s="5" t="s">
         <v>85</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:17">
-      <c r="B20" s="13"/>
-[...5 lines deleted...]
-      <c r="H20" s="13"/>
+      <c r="A20" s="5">
+        <v>14</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="9">
+        <v>2025</v>
+      </c>
+      <c r="G20" s="9">
+        <v>155</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="9">
+        <v>450.0</v>
+      </c>
+      <c r="J20" s="9">
+        <v>35</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="9">
+        <v>240</v>
+      </c>
+      <c r="M20" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="O20" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q20" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="21" spans="1:17">
-      <c r="A21" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H21" s="12"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="12" t="s">
-        <v>87</v>
-[...7 lines deleted...]
-      <c r="H22" s="11"/>
+        <v>90</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
     </row>
     <row r="23" spans="1:17">
-      <c r="A23" s="11" t="s">
-        <v>88</v>
+      <c r="A23" s="12" t="s">
+        <v>91</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="11" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
     </row>
     <row r="25" spans="1:17">
-      <c r="A25" s="12" t="s">
-        <v>90</v>
+      <c r="A25" s="11" t="s">
+        <v>93</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="12" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-      <c r="H29" s="12"/>
+        <v>97</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
     </row>
     <row r="30" spans="1:17">
-      <c r="A30" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="11"/>
+      <c r="A30" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
     </row>
     <row r="31" spans="1:17">
-      <c r="A31" s="12" t="s">
-        <v>96</v>
+      <c r="A31" s="11" t="s">
+        <v>99</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="12" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="12" t="s">
-        <v>98</v>
-[...7 lines deleted...]
-      <c r="H33" s="12"/>
+        <v>101</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
     </row>
     <row r="34" spans="1:17">
-      <c r="A34" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H34" s="11"/>
+      <c r="A34" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="12"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="11" t="s">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="11" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" s="11" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
     <row r="38" spans="1:17">
-      <c r="A38" s="12" t="s">
-        <v>102</v>
+      <c r="A38" s="11" t="s">
+        <v>105</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
     </row>
+    <row r="40" spans="1:17">
+      <c r="A40" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="11"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="11"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:H34"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A36:H36"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A40:H40"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="M7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="M8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="M9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="M10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="M13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="M14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="M15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="M16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="M17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_24"/>
     <hyperlink ref="M18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_26"/>
     <hyperlink ref="M19" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B20" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="M20" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>