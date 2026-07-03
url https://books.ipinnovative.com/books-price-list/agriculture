--- v2 (2026-05-03)
+++ v3 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>IP Innovative Publication Pvt. Ltd.</t>
   </si>
   <si>
     <t>www.ipinnovative.com</t>
   </si>
   <si>
     <t>Agriculture BOOKS PRICE / CATALOGUE For Year - 2026</t>
   </si>
   <si>
     <t>S.No</t>
   </si>
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author Name</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
@@ -282,50 +282,56 @@
     <t>23x15x0.9</t>
   </si>
   <si>
     <t>Red Deer (Cervus elaphus): Ecology, Conservation, and Management</t>
   </si>
   <si>
     <t>978-93-88022-82-8</t>
   </si>
   <si>
     <t>Dr. Junaid Malik</t>
   </si>
   <si>
     <t>Biology &amp; Ecology &amp; Taxonomy</t>
   </si>
   <si>
     <t>Sericulture Manual: A Complete Guide for Farmers, Students and Researchers</t>
   </si>
   <si>
     <t>978-93-48565-36-5</t>
   </si>
   <si>
     <t>Ms. Avleen Kour</t>
   </si>
   <si>
     <t>22x15.5x0.9</t>
+  </si>
+  <si>
+    <t>The Silk Circuit: Nature’s Blueprint for the Future</t>
+  </si>
+  <si>
+    <t>978-93-48565-29-7</t>
   </si>
   <si>
     <t>Payment Details:-</t>
   </si>
   <si>
     <t>Payment (India):100% Advance Payment Cheque / DD / RTGS / NEFT will be made in favour of"IP Innovative Publication Pvt. Ltd."</t>
   </si>
   <si>
     <t>Payable at New Delhi, India</t>
   </si>
   <si>
     <t>Bank Name: Axis Bank Ltd., Branch – Palam, New Delhi</t>
   </si>
   <si>
     <t>Current Account No.:917020045271486</t>
   </si>
   <si>
     <t>IFSC Code:UTIB0000102</t>
   </si>
   <si>
     <t>Swift Code:AXISINBB132</t>
   </si>
   <si>
     <t>PAN No.:AAECI4006K</t>
   </si>
@@ -779,62 +785,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/103/a-textbook-on-entrepreneurship-development-programme-in-sericulture" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-57-6" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/85/a-textbook-on-introduction-to-sericulture-and-soil-science" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-39-2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/78/biodiversity-and-crops-improvement-in-the-era-of-climate-change" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-32-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/156/breeding-and-genetics-of-silkworm-and-mulberry-particularly-for-b-sc-4th-semester-students" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-17-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/179/cowpathy-human-health" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-5593-506-9" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/199/environmental-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-22-6" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/105/essentials-of-agricultural-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-59-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/58/folk-rice-diversity-of-eastern-india-hope-for-the-future-food-security" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-12-5" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/167/forestry-in-india-an-overview" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-32-5" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/222/genetics-of-bio-chemical-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-74-5" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/4/handbook-of-veterinary-parasitology" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/102/management-of-abiotic-stress-in-crop-plants" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-56-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/128/red-deer-cervus-elaphus-ecology-conservation-and-management" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-82-8" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/432/sericulture-manual-a-complete-guide-for-farmers-students-and-researchers" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-36-5" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipinnovative.com" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/103/a-textbook-on-entrepreneurship-development-programme-in-sericulture" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-57-6" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/85/a-textbook-on-introduction-to-sericulture-and-soil-science" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-39-2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/78/biodiversity-and-crops-improvement-in-the-era-of-climate-change" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-32-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/156/breeding-and-genetics-of-silkworm-and-mulberry-particularly-for-b-sc-4th-semester-students" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-17-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/179/cowpathy-human-health" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-5593-506-9" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/199/environmental-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-22-6" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/105/essentials-of-agricultural-microbiology" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-59-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/58/folk-rice-diversity-of-eastern-india-hope-for-the-future-food-security" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-12-5" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/167/forestry-in-india-an-overview" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-32-5" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/222/genetics-of-bio-chemical-techniques" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-91208-74-5" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/4/handbook-of-veterinary-parasitology" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-81-932450-0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/102/management-of-abiotic-stress-in-crop-plants" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-56-9" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/128/red-deer-cervus-elaphus-ecology-conservation-and-management" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-88022-82-8" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/432/sericulture-manual-a-complete-guide-for-farmers-students-and-researchers" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-36-5" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ipinnovative.com/books/447/the-silk-circuit-natures-blueprint-for-the-future" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18231/978-93-48565-29-7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q40"/>
+  <dimension ref="A1:Q41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B21" sqref="B21:H21"/>
+      <selection activeCell="B22" sqref="B22:H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="35" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="14.2822" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.2822" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.2822" customWidth="true" style="0"/>
     <col min="12" max="12" width="14.2822" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.5645" customWidth="true" style="0"/>
     <col min="14" max="14" width="28.5645" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.5645" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.5645" customWidth="true" style="0"/>
     <col min="17" max="17" width="14.2822" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1"/>
@@ -1659,343 +1665,398 @@
         <v>35</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="9">
         <v>240</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>87</v>
       </c>
       <c r="N20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="P20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Q20" s="9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:17">
-      <c r="B21" s="13"/>
-[...5 lines deleted...]
-      <c r="H21" s="13"/>
+      <c r="A21" s="5">
+        <v>15</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="9">
+        <v>2026</v>
+      </c>
+      <c r="G21" s="9">
+        <v>137</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="9">
+        <v>425.0</v>
+      </c>
+      <c r="J21" s="9">
+        <v>25</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="9">
+        <v>220</v>
+      </c>
+      <c r="M21" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="N21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="O21" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q21" s="9" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="22" spans="1:17">
-      <c r="A22" s="12" t="s">
-[...8 lines deleted...]
-      <c r="H22" s="12"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="12" t="s">
-        <v>91</v>
-[...7 lines deleted...]
-      <c r="H23" s="11"/>
+        <v>92</v>
+      </c>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="12"/>
     </row>
     <row r="24" spans="1:17">
-      <c r="A24" s="11" t="s">
-        <v>92</v>
+      <c r="A24" s="12" t="s">
+        <v>93</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
     </row>
     <row r="26" spans="1:17">
-      <c r="A26" s="12" t="s">
-        <v>94</v>
+      <c r="A26" s="11" t="s">
+        <v>95</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="12" t="s">
-        <v>98</v>
-[...7 lines deleted...]
-      <c r="H30" s="12"/>
+        <v>99</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
     </row>
     <row r="31" spans="1:17">
-      <c r="A31" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H31" s="11"/>
+      <c r="A31" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="12" t="s">
-        <v>100</v>
+      <c r="A32" s="11" t="s">
+        <v>101</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="12" t="s">
-        <v>102</v>
-[...7 lines deleted...]
-      <c r="H34" s="12"/>
+        <v>103</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11"/>
     </row>
     <row r="35" spans="1:17">
-      <c r="A35" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H35" s="11"/>
+      <c r="A35" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="12"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="11" t="s">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" s="11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
     </row>
     <row r="39" spans="1:17">
-      <c r="A39" s="12" t="s">
-        <v>106</v>
+      <c r="A39" s="11" t="s">
+        <v>107</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" s="12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
     </row>
+    <row r="41" spans="1:17">
+      <c r="A41" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
-    <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A32:H32"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A34:H34"/>
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="A36:H36"/>
     <mergeCell ref="A37:H37"/>
     <mergeCell ref="A38:H38"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A41:H41"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="M7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="M8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="M9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="M10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="M12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="M13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="M14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="M15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="M16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="M17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_24"/>
     <hyperlink ref="M18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_26"/>
     <hyperlink ref="M19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_28"/>
     <hyperlink ref="M20" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="B21" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="M21" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>