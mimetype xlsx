--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -305,51 +305,51 @@
   <si>
     <t>22x15.5x0.9</t>
   </si>
   <si>
     <t>The Silk Circuit: Nature’s Blueprint for the Future</t>
   </si>
   <si>
     <t>978-93-48565-29-7</t>
   </si>
   <si>
     <t>Payment Details:-</t>
   </si>
   <si>
     <t>Payment (India):100% Advance Payment Cheque / DD / RTGS / NEFT will be made in favour of"IP Innovative Publication Pvt. Ltd."</t>
   </si>
   <si>
     <t>Payable at New Delhi, India</t>
   </si>
   <si>
     <t>Bank Name: Axis Bank Ltd., Branch – Palam, New Delhi</t>
   </si>
   <si>
     <t>Current Account No.:917020045271486</t>
   </si>
   <si>
-    <t>IFSC Code:UTIB0000102</t>
+    <t>IFSC Code:UTIB0000132</t>
   </si>
   <si>
     <t>Swift Code:AXISINBB132</t>
   </si>
   <si>
     <t>PAN No.:AAECI4006K</t>
   </si>
   <si>
     <t>Payment Option for Outside of India:</t>
   </si>
   <si>
     <t>PayPal option is applicable only for outside India. Foreign/International Subscribers can send payment via PayPal.</t>
   </si>
   <si>
     <t>PayPal Account:subscription@ipinnovative.com</t>
   </si>
   <si>
     <t>Please send your payment details at Email ID:subscription@ipinnovative.com</t>
   </si>
   <si>
     <t>Contact Details:</t>
   </si>
   <si>
     <t>3rd Floor, A-2, Gulab Bagh, Nawada, Metro Pillar No. 733</t>
   </si>